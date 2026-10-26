--- v2 (2026-02-04)
+++ v3 (2026-10-26)
@@ -1,119 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://5058-my.sharepoint.com/personal/valeriesmith_southend_gov_uk/Documents/IGCR STATISTICS/FOI Quarterly Web Stats from 2021/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://5058-my.sharepoint.com/personal/valeriesmith_southend_gov_uk/Documents/IGCR STATISTICS/IGCR Statistics 2026-2027 CURRENT/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{40D59653-DEEC-4ACC-B09F-168D24867E1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{65A9B66D-A893-49F3-B88B-B488B47BCCD1}"/>
+  <xr:revisionPtr revIDLastSave="160" documentId="13_ncr:1_{40D59653-DEEC-4ACC-B09F-168D24867E1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{649584BF-1D97-4516-9C44-CA2A43634540}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025-26" sheetId="5" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="2021-22" sheetId="4" r:id="rId5"/>
+    <sheet name="2026-27" sheetId="6" r:id="rId1"/>
+    <sheet name="2025-26" sheetId="5" r:id="rId2"/>
+    <sheet name="2024-25" sheetId="1" r:id="rId3"/>
+    <sheet name="2023-24" sheetId="2" r:id="rId4"/>
+    <sheet name="2022-23" sheetId="3" r:id="rId5"/>
+    <sheet name="2021-22" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="26">
   <si>
     <t>Number of requests referred for internal review</t>
   </si>
   <si>
     <t>Number of requests completed in longer than the statutory deadline</t>
   </si>
   <si>
     <t>Publication cycle - Southend-on-Sea City Council will publish this data set quarterly (within 10 working days of the end of the quarter on 30th June, 30th September, 31 December, 31 March). Data for the current quarter is published in the Freedom of Information section of our website.</t>
   </si>
   <si>
     <t>Number of information requests received</t>
   </si>
   <si>
     <t>Number of responses sent</t>
   </si>
   <si>
     <t>Number of requests completed within the statutory deadline</t>
   </si>
   <si>
     <t>Compliance rate - in month (%)</t>
   </si>
   <si>
     <t>Number of requests where the deadline was extended</t>
   </si>
   <si>
@@ -394,51 +398,55 @@
   <cellStyles count="4">
     <cellStyle name="Cell heading 1" xfId="2" xr:uid="{961EBBBC-0E96-472A-A03E-65D342E63A6E}"/>
     <cellStyle name="Cell heading 2" xfId="3" xr:uid="{7C3D446D-C8AF-4354-87FE-729B7FF14EDD}"/>
     <cellStyle name="H1" xfId="1" xr:uid="{7EB945BA-3983-4CB3-BC07-E3F8D34BB820}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2E2D5F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -726,599 +734,521 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79B92113-E241-476C-BBEB-2DC7C32B195B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F45E9B58-8E27-48F5-AF2C-79A7AA501565}">
   <dimension ref="A2:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="1"/>
     <col min="5" max="5" width="9.81640625" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="32.5" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="K2" s="26" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="4" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
     </row>
     <row r="6" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" s="18"/>
       <c r="B6" s="19">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C6" s="19">
-        <v>45778</v>
+        <v>46143</v>
       </c>
       <c r="D6" s="19">
-        <v>45809</v>
+        <v>46174</v>
       </c>
       <c r="E6" s="19">
-        <v>45839</v>
+        <v>46204</v>
       </c>
       <c r="F6" s="19">
-        <v>45870</v>
+        <v>46235</v>
       </c>
       <c r="G6" s="19">
-        <v>45901</v>
+        <v>46266</v>
       </c>
       <c r="H6" s="19">
-        <v>45931</v>
+        <v>46296</v>
       </c>
       <c r="I6" s="19">
-        <v>45962</v>
+        <v>46327</v>
       </c>
       <c r="J6" s="19">
-        <v>45992</v>
+        <v>46357</v>
       </c>
       <c r="K6" s="19">
-        <v>46023</v>
+        <v>46388</v>
       </c>
       <c r="L6" s="19">
-        <v>46054</v>
+        <v>46419</v>
       </c>
       <c r="M6" s="19">
-        <v>46082</v>
+        <v>46447</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="C7" s="2">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D7" s="2">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="E7" s="2">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F7" s="2">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="G7" s="2">
-        <v>127</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:14" ht="44.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="C8" s="2">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="D8" s="2">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="E8" s="2">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="F8" s="2">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="G8" s="2">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="4">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="C9" s="4">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="D9" s="4">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="E9" s="4">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F9" s="4">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="G9" s="4">
-        <v>156</v>
-[...9 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="4">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C10" s="4">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D10" s="4">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E10" s="4">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F10" s="4">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G10" s="4">
-        <v>150</v>
-[...9 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C11" s="4">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D11" s="4">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="E11" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F11" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G11" s="4">
-        <v>6</v>
-[...9 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="24">
-        <v>0.95450000000000002</v>
+        <v>0.92310000000000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.97389999999999999</v>
+        <v>0.93020000000000003</v>
       </c>
       <c r="D12" s="5">
-        <v>0.97350000000000003</v>
+        <v>0.87219999999999998</v>
       </c>
       <c r="E12" s="5">
-        <v>0.9919</v>
+        <v>0.85109999999999997</v>
       </c>
       <c r="F12" s="23">
-        <v>0.9778</v>
+        <v>0.94520000000000004</v>
       </c>
       <c r="G12" s="23">
-        <v>0.96150000000000002</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:14" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E13" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F13" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G13" s="4">
-        <v>2</v>
-[...9 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A14" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C14" s="4">
+        <v>64</v>
+      </c>
+      <c r="D14" s="4">
+        <v>68</v>
+      </c>
+      <c r="E14" s="4">
         <v>82</v>
       </c>
-      <c r="D14" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="4">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="G14" s="4">
-        <v>92</v>
-[...9 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="4">
         <v>5</v>
       </c>
       <c r="C15" s="4">
         <v>3</v>
       </c>
       <c r="D15" s="4">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E15" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F15" s="4">
+        <v>6</v>
+      </c>
+      <c r="G15" s="4">
         <v>9</v>
       </c>
-      <c r="G15" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="4">
+        <v>12</v>
+      </c>
+      <c r="C16" s="4">
         <v>17</v>
       </c>
-      <c r="C16" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="4">
+        <v>13</v>
+      </c>
+      <c r="E16" s="4">
+        <v>15</v>
+      </c>
+      <c r="F16" s="4">
         <v>7</v>
       </c>
-      <c r="E16" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="4">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="4">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C17" s="4">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="D17" s="4">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E17" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F17" s="4">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <v>42</v>
-[...9 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="4">
+        <v>1</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1</v>
+      </c>
+      <c r="E18" s="4">
+        <v>3</v>
+      </c>
+      <c r="F18" s="4">
         <v>2</v>
       </c>
-      <c r="C18" s="4">
-[...2 lines deleted...]
-      <c r="D18" s="4">
+      <c r="G18" s="4">
         <v>2</v>
       </c>
-      <c r="E18" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C19" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D19" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E19" s="4">
+        <v>17</v>
+      </c>
+      <c r="F19" s="4">
         <v>6</v>
       </c>
-      <c r="F19" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="4">
-        <v>4</v>
-[...9 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="21" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="15"/>
     </row>
     <row r="23" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
@@ -1346,669 +1276,670 @@
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A21:L21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79B92113-E241-476C-BBEB-2DC7C32B195B}">
   <dimension ref="A2:N27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="1"/>
-    <col min="5" max="5" width="12.26953125" customWidth="1"/>
+    <col min="5" max="5" width="9.81640625" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="32.5" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="K2" s="26" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="4" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
     </row>
     <row r="6" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" s="18"/>
       <c r="B6" s="19">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="C6" s="19">
-        <v>45413</v>
+        <v>45778</v>
       </c>
       <c r="D6" s="19">
-        <v>45444</v>
+        <v>45809</v>
       </c>
       <c r="E6" s="19">
-        <v>45474</v>
+        <v>45839</v>
       </c>
       <c r="F6" s="19">
-        <v>45505</v>
+        <v>45870</v>
       </c>
       <c r="G6" s="19">
-        <v>45536</v>
+        <v>45901</v>
       </c>
       <c r="H6" s="19">
-        <v>45566</v>
+        <v>45931</v>
       </c>
       <c r="I6" s="19">
-        <v>45597</v>
+        <v>45962</v>
       </c>
       <c r="J6" s="19">
-        <v>45627</v>
+        <v>45992</v>
       </c>
       <c r="K6" s="19">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="L6" s="19">
-        <v>45689</v>
+        <v>46054</v>
       </c>
       <c r="M6" s="19">
-        <v>45717</v>
+        <v>46082</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="2">
+        <v>114</v>
+      </c>
+      <c r="C7" s="2">
+        <v>120</v>
+      </c>
+      <c r="D7" s="2">
+        <v>114</v>
+      </c>
+      <c r="E7" s="2">
+        <v>138</v>
+      </c>
+      <c r="F7" s="2">
+        <v>139</v>
+      </c>
+      <c r="G7" s="2">
+        <v>127</v>
+      </c>
+      <c r="H7" s="2">
+        <v>128</v>
+      </c>
+      <c r="I7" s="2">
+        <v>130</v>
+      </c>
+      <c r="J7" s="2">
+        <v>123</v>
+      </c>
+      <c r="K7" s="3">
+        <v>112</v>
+      </c>
+      <c r="L7" s="3">
         <v>134</v>
       </c>
-      <c r="C7" s="2">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="22">
-        <v>142</v>
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="44.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" s="2">
         <v>63</v>
       </c>
       <c r="D8" s="2">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="E8" s="2">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F8" s="2">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="G8" s="2">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H8" s="2">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="I8" s="2">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="J8" s="2">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="K8" s="3">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="L8" s="3">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M8" s="3">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="4">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="C9" s="4">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="D9" s="4">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="E9" s="4">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="F9" s="4">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="G9" s="4">
-        <v>96</v>
+        <v>156</v>
       </c>
       <c r="H9" s="4">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="I9" s="4">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="J9" s="4">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="K9" s="3">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="L9" s="3">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="M9" s="3">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="4">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="C10" s="4">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="D10" s="4">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="E10" s="4">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="F10" s="4">
-        <v>75</v>
+        <v>132</v>
       </c>
       <c r="G10" s="4">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="H10" s="4">
+        <v>108</v>
+      </c>
+      <c r="I10" s="4">
+        <v>119</v>
+      </c>
+      <c r="J10" s="4">
         <v>121</v>
       </c>
-      <c r="I10" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="K10" s="3">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="L10" s="3">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="M10" s="3">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="4">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C11" s="4">
         <v>3</v>
       </c>
       <c r="D11" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="4">
         <v>3</v>
       </c>
       <c r="G11" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H11" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I11" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K11" s="3">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L11" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M11" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="5">
-        <v>0.94299999999999995</v>
+      <c r="B12" s="24">
+        <v>0.95450000000000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.97140000000000004</v>
+        <v>0.97389999999999999</v>
       </c>
       <c r="D12" s="5">
-        <v>0.93140000000000001</v>
+        <v>0.97350000000000003</v>
       </c>
       <c r="E12" s="5">
+        <v>0.9919</v>
+      </c>
+      <c r="F12" s="23">
+        <v>0.9778</v>
+      </c>
+      <c r="G12" s="23">
+        <v>0.96150000000000002</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0.98180000000000001</v>
+      </c>
+      <c r="I12" s="5">
         <v>1</v>
       </c>
-      <c r="F12" s="23">
-[...10 lines deleted...]
-      </c>
       <c r="J12" s="5">
-        <v>0.94589999999999996</v>
+        <v>0.94530000000000003</v>
       </c>
       <c r="K12" s="21">
-        <v>0.88539999999999996</v>
+        <v>0.94210000000000005</v>
       </c>
       <c r="L12" s="21">
-        <v>0.96189999999999998</v>
+        <v>0.92479999999999996</v>
       </c>
       <c r="M12" s="21">
-        <v>0.95309999999999995</v>
+        <v>0.95899999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G13" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H13" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I13" s="4">
         <v>0</v>
       </c>
       <c r="J13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L13" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M13" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A14" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="4">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="C14" s="4">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D14" s="4">
+        <v>62</v>
+      </c>
+      <c r="E14" s="4">
+        <v>59</v>
+      </c>
+      <c r="F14" s="4">
         <v>73</v>
       </c>
-      <c r="E14" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="4">
+        <v>92</v>
+      </c>
+      <c r="H14" s="4">
+        <v>70</v>
+      </c>
+      <c r="I14" s="4">
+        <v>69</v>
+      </c>
+      <c r="J14" s="4">
+        <v>67</v>
+      </c>
+      <c r="K14" s="3">
         <v>61</v>
       </c>
-      <c r="H14" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="L14" s="3">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="M14" s="3">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C15" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" s="4">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="E15" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F15" s="4">
+        <v>9</v>
+      </c>
+      <c r="G15" s="4">
         <v>7</v>
       </c>
-      <c r="G15" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="4">
+        <v>7</v>
+      </c>
+      <c r="I15" s="4">
+        <v>10</v>
+      </c>
+      <c r="J15" s="4">
+        <v>10</v>
+      </c>
+      <c r="K15" s="3">
+        <v>4</v>
+      </c>
+      <c r="L15" s="3">
+        <v>10</v>
+      </c>
+      <c r="M15" s="3">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="4">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C16" s="4">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D16" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E16" s="4">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F16" s="4">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="G16" s="4">
+        <v>14</v>
+      </c>
+      <c r="H16" s="4">
+        <v>24</v>
+      </c>
+      <c r="I16" s="4">
+        <v>13</v>
+      </c>
+      <c r="J16" s="4">
+        <v>17</v>
+      </c>
+      <c r="K16" s="3">
+        <v>21</v>
+      </c>
+      <c r="L16" s="3">
         <v>15</v>
       </c>
-      <c r="H16" s="4">
-[...13 lines deleted...]
-      </c>
       <c r="M16" s="3">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="4">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C17" s="4">
+        <v>13</v>
+      </c>
+      <c r="D17" s="4">
+        <v>29</v>
+      </c>
+      <c r="E17" s="4">
+        <v>35</v>
+      </c>
+      <c r="F17" s="4">
+        <v>34</v>
+      </c>
+      <c r="G17" s="4">
+        <v>42</v>
+      </c>
+      <c r="H17" s="4">
         <v>9</v>
       </c>
-      <c r="D17" s="4">
-[...13 lines deleted...]
-      </c>
       <c r="I17" s="4">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J17" s="4">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="K17" s="3">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="L17" s="3">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="M17" s="3">
-        <v>41</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="4">
+        <v>2</v>
+      </c>
+      <c r="C18" s="4">
+        <v>3</v>
+      </c>
+      <c r="D18" s="4">
+        <v>2</v>
+      </c>
+      <c r="E18" s="4">
+        <v>2</v>
+      </c>
+      <c r="F18" s="4">
         <v>0</v>
       </c>
-      <c r="C18" s="4">
+      <c r="G18" s="4">
         <v>1</v>
       </c>
-      <c r="D18" s="4">
+      <c r="H18" s="4">
         <v>0</v>
       </c>
-      <c r="E18" s="4">
+      <c r="I18" s="4">
         <v>0</v>
       </c>
-      <c r="F18" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="J18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K18" s="3">
         <v>0</v>
       </c>
       <c r="L18" s="3">
         <v>0</v>
       </c>
       <c r="M18" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C19" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D19" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E19" s="4">
+        <v>6</v>
+      </c>
+      <c r="F19" s="4">
         <v>4</v>
       </c>
-      <c r="F19" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H19" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I19" s="4">
         <v>4</v>
       </c>
       <c r="J19" s="4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K19" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L19" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M19" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="15"/>
     </row>
     <row r="23" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
@@ -2024,61 +1955,749 @@
     <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A25" s="15"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A21:L21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:N27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="33.54296875" customWidth="1"/>
+    <col min="5" max="5" width="12.26953125" customWidth="1"/>
+    <col min="8" max="8" width="10.54296875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" ht="32.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="K2" s="26" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+    </row>
+    <row r="4" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16"/>
+    </row>
+    <row r="6" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19">
+        <v>45383</v>
+      </c>
+      <c r="C6" s="19">
+        <v>45413</v>
+      </c>
+      <c r="D6" s="19">
+        <v>45444</v>
+      </c>
+      <c r="E6" s="19">
+        <v>45474</v>
+      </c>
+      <c r="F6" s="19">
+        <v>45505</v>
+      </c>
+      <c r="G6" s="19">
+        <v>45536</v>
+      </c>
+      <c r="H6" s="19">
+        <v>45566</v>
+      </c>
+      <c r="I6" s="19">
+        <v>45597</v>
+      </c>
+      <c r="J6" s="19">
+        <v>45627</v>
+      </c>
+      <c r="K6" s="19">
+        <v>45658</v>
+      </c>
+      <c r="L6" s="19">
+        <v>45689</v>
+      </c>
+      <c r="M6" s="19">
+        <v>45717</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2">
+        <v>134</v>
+      </c>
+      <c r="C7" s="2">
+        <v>123</v>
+      </c>
+      <c r="D7" s="2">
+        <v>121</v>
+      </c>
+      <c r="E7" s="2">
+        <v>98</v>
+      </c>
+      <c r="F7" s="2">
+        <v>84</v>
+      </c>
+      <c r="G7" s="2">
+        <v>94</v>
+      </c>
+      <c r="H7" s="2">
+        <v>117</v>
+      </c>
+      <c r="I7" s="2">
+        <v>103</v>
+      </c>
+      <c r="J7" s="2">
+        <v>72</v>
+      </c>
+      <c r="K7" s="3">
+        <v>123</v>
+      </c>
+      <c r="L7" s="3">
+        <v>101</v>
+      </c>
+      <c r="M7" s="22">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="44.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="2">
+        <v>55</v>
+      </c>
+      <c r="C8" s="2">
+        <v>63</v>
+      </c>
+      <c r="D8" s="2">
+        <v>45</v>
+      </c>
+      <c r="E8" s="2">
+        <v>42</v>
+      </c>
+      <c r="F8" s="2">
+        <v>47</v>
+      </c>
+      <c r="G8" s="2">
+        <v>56</v>
+      </c>
+      <c r="H8" s="2">
+        <v>45</v>
+      </c>
+      <c r="I8" s="2">
+        <v>43</v>
+      </c>
+      <c r="J8" s="2">
+        <v>44</v>
+      </c>
+      <c r="K8" s="3">
+        <v>61</v>
+      </c>
+      <c r="L8" s="3">
+        <v>61</v>
+      </c>
+      <c r="M8" s="3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4">
+        <v>105</v>
+      </c>
+      <c r="D9" s="4">
+        <v>102</v>
+      </c>
+      <c r="E9" s="4">
+        <v>97</v>
+      </c>
+      <c r="F9" s="4">
+        <v>78</v>
+      </c>
+      <c r="G9" s="4">
+        <v>96</v>
+      </c>
+      <c r="H9" s="4">
+        <v>129</v>
+      </c>
+      <c r="I9" s="4">
+        <v>107</v>
+      </c>
+      <c r="J9" s="4">
+        <v>74</v>
+      </c>
+      <c r="K9" s="3">
+        <v>96</v>
+      </c>
+      <c r="L9" s="3">
+        <v>105</v>
+      </c>
+      <c r="M9" s="3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="4">
+        <v>149</v>
+      </c>
+      <c r="C10" s="4">
+        <v>102</v>
+      </c>
+      <c r="D10" s="4">
+        <v>95</v>
+      </c>
+      <c r="E10" s="4">
+        <v>97</v>
+      </c>
+      <c r="F10" s="4">
+        <v>75</v>
+      </c>
+      <c r="G10" s="4">
+        <v>92</v>
+      </c>
+      <c r="H10" s="4">
+        <v>121</v>
+      </c>
+      <c r="I10" s="4">
+        <v>98</v>
+      </c>
+      <c r="J10" s="4">
+        <v>70</v>
+      </c>
+      <c r="K10" s="3">
+        <v>85</v>
+      </c>
+      <c r="L10" s="3">
+        <v>101</v>
+      </c>
+      <c r="M10" s="3">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="4">
+        <v>9</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3</v>
+      </c>
+      <c r="D11" s="4">
+        <v>7</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3</v>
+      </c>
+      <c r="G11" s="4">
+        <v>4</v>
+      </c>
+      <c r="H11" s="4">
+        <v>8</v>
+      </c>
+      <c r="I11" s="4">
+        <v>9</v>
+      </c>
+      <c r="J11" s="4">
+        <v>4</v>
+      </c>
+      <c r="K11" s="3">
+        <v>11</v>
+      </c>
+      <c r="L11" s="3">
+        <v>4</v>
+      </c>
+      <c r="M11" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="5">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="C12" s="5">
+        <v>0.97140000000000004</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0.93140000000000001</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1</v>
+      </c>
+      <c r="F12" s="23">
+        <v>0.96150000000000002</v>
+      </c>
+      <c r="G12" s="23">
+        <v>0.95830000000000004</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="I12" s="5">
+        <v>0.91590000000000005</v>
+      </c>
+      <c r="J12" s="5">
+        <v>0.94589999999999996</v>
+      </c>
+      <c r="K12" s="21">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="L12" s="21">
+        <v>0.96189999999999998</v>
+      </c>
+      <c r="M12" s="21">
+        <v>0.95309999999999995</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="31" x14ac:dyDescent="0.35">
+      <c r="A13" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="4">
+        <v>0</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="4">
+        <v>1</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4">
+        <v>126</v>
+      </c>
+      <c r="C14" s="4">
+        <v>87</v>
+      </c>
+      <c r="D14" s="4">
+        <v>73</v>
+      </c>
+      <c r="E14" s="4">
+        <v>71</v>
+      </c>
+      <c r="F14" s="4">
+        <v>52</v>
+      </c>
+      <c r="G14" s="4">
+        <v>61</v>
+      </c>
+      <c r="H14" s="4">
+        <v>89</v>
+      </c>
+      <c r="I14" s="4">
+        <v>68</v>
+      </c>
+      <c r="J14" s="4">
+        <v>43</v>
+      </c>
+      <c r="K14" s="3">
+        <v>59</v>
+      </c>
+      <c r="L14" s="3">
+        <v>57</v>
+      </c>
+      <c r="M14" s="3">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="4">
+        <v>11</v>
+      </c>
+      <c r="C15" s="4">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4">
+        <v>2</v>
+      </c>
+      <c r="E15" s="4">
+        <v>2</v>
+      </c>
+      <c r="F15" s="4">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4">
+        <v>5</v>
+      </c>
+      <c r="H15" s="4">
+        <v>9</v>
+      </c>
+      <c r="I15" s="4">
+        <v>5</v>
+      </c>
+      <c r="J15" s="4">
+        <v>7</v>
+      </c>
+      <c r="K15" s="3">
+        <v>3</v>
+      </c>
+      <c r="L15" s="3">
+        <v>4</v>
+      </c>
+      <c r="M15" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="4">
+        <v>10</v>
+      </c>
+      <c r="C16" s="4">
+        <v>6</v>
+      </c>
+      <c r="D16" s="4">
+        <v>12</v>
+      </c>
+      <c r="E16" s="4">
+        <v>9</v>
+      </c>
+      <c r="F16" s="4">
+        <v>6</v>
+      </c>
+      <c r="G16" s="4">
+        <v>15</v>
+      </c>
+      <c r="H16" s="4">
+        <v>13</v>
+      </c>
+      <c r="I16" s="4">
+        <v>12</v>
+      </c>
+      <c r="J16" s="4">
+        <v>8</v>
+      </c>
+      <c r="K16" s="3">
+        <v>6</v>
+      </c>
+      <c r="L16" s="3">
+        <v>20</v>
+      </c>
+      <c r="M16" s="3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="4">
+        <v>11</v>
+      </c>
+      <c r="C17" s="4">
+        <v>9</v>
+      </c>
+      <c r="D17" s="4">
+        <v>15</v>
+      </c>
+      <c r="E17" s="4">
+        <v>15</v>
+      </c>
+      <c r="F17" s="4">
+        <v>12</v>
+      </c>
+      <c r="G17" s="4">
+        <v>13</v>
+      </c>
+      <c r="H17" s="4">
+        <v>16</v>
+      </c>
+      <c r="I17" s="4">
+        <v>19</v>
+      </c>
+      <c r="J17" s="4">
+        <v>15</v>
+      </c>
+      <c r="K17" s="3">
+        <v>28</v>
+      </c>
+      <c r="L17" s="3">
+        <v>24</v>
+      </c>
+      <c r="M17" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>1</v>
+      </c>
+      <c r="G18" s="4">
+        <v>2</v>
+      </c>
+      <c r="H18" s="4">
+        <v>2</v>
+      </c>
+      <c r="I18" s="4">
+        <v>3</v>
+      </c>
+      <c r="J18" s="4">
+        <v>1</v>
+      </c>
+      <c r="K18" s="3">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="4">
+        <v>13</v>
+      </c>
+      <c r="C19" s="4">
+        <v>8</v>
+      </c>
+      <c r="D19" s="4">
+        <v>8</v>
+      </c>
+      <c r="E19" s="4">
+        <v>4</v>
+      </c>
+      <c r="F19" s="4">
+        <v>6</v>
+      </c>
+      <c r="G19" s="4">
+        <v>2</v>
+      </c>
+      <c r="H19" s="4">
+        <v>8</v>
+      </c>
+      <c r="I19" s="4">
+        <v>4</v>
+      </c>
+      <c r="J19" s="4">
+        <v>1</v>
+      </c>
+      <c r="K19" s="3">
+        <v>2</v>
+      </c>
+      <c r="L19" s="3">
+        <v>2</v>
+      </c>
+      <c r="M19" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="23" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="15"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
     <mergeCell ref="A21:L21"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{273C87E0-39E1-4EAE-AB67-019E5B88F5A5}">
   <dimension ref="A2:O15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.81640625" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="32.5" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
@@ -2439,51 +3058,51 @@
         <v>23</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED8B97D4-27E1-4AEF-B23C-22366AE66DA8}">
   <dimension ref="A2:O14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.453125" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="32.5" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="14"/>
       <c r="K2" s="26" t="e" vm="1">
@@ -2798,51 +3417,51 @@
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80F499BE-136A-4592-91F4-F1EF23FA5F1C}">
   <dimension ref="A2:O14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.453125" style="13" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="32.5" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="K2" s="26" t="e" vm="1">
         <v>#VALUE!</v>
@@ -3156,66 +3775,73 @@
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="32"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="32"/>
       <c r="I14" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{513aa9ea-00af-4720-a181-678d737878de}" enabled="0" method="" siteId="{513aa9ea-00af-4720-a181-678d737878de}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>2026-27</vt:lpstr>
       <vt:lpstr>2025-26</vt:lpstr>
       <vt:lpstr>2024-25</vt:lpstr>
       <vt:lpstr>2023-24</vt:lpstr>
       <vt:lpstr>2022-23</vt:lpstr>
       <vt:lpstr>2021-22</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valerie Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>