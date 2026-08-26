--- v0 (2026-05-12)
+++ v1 (2026-08-26)
@@ -1,1995 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://5058-my.sharepoint.com/personal/sarahclarke_southend_gov_uk/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Robert Nelson\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{8D1C238D-3A58-416D-B621-3C60DE2BBF29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C29D76DE-56D9-4844-8C2B-77CD3E9682FA}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1FF4639-53FE-498C-A35C-9476B7CCE9C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-19320" yWindow="585" windowWidth="19440" windowHeight="15000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Accounts Created (CTAX and NDR)" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="648">
-[...7 lines deleted...]
-    <t>132, London Road, Southend-On-Sea, Ss1 1pq</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="651">
+  <si>
+    <t>N00000046000935</t>
+  </si>
+  <si>
+    <t>Interguide Southend Limited</t>
+  </si>
+  <si>
+    <t>9/11 The Broadway, London Road, Southend-On-Sea, Ss1 1tj</t>
+  </si>
+  <si>
+    <t>Public House And Premises</t>
+  </si>
+  <si>
+    <t>N00000046001322</t>
+  </si>
+  <si>
+    <t>13/15, London Road, Southend-On-Sea, Ss1 1pe</t>
+  </si>
+  <si>
+    <t>N00000046011604</t>
+  </si>
+  <si>
+    <t>Uk Power Distribution Limited</t>
+  </si>
+  <si>
+    <t>Independent Distribution , Network Operator, Ukpd1571, Broadway, Leigh-On-Sea, Essex, Ss9 1fs</t>
+  </si>
+  <si>
+    <t>Unclassified</t>
   </si>
   <si>
     <t>N00000046013827</t>
   </si>
   <si>
-    <t>Victoria Hall (Southend) Limited</t>
+    <t>Aspirations Day Program</t>
   </si>
   <si>
     <t>140, London Road, Southend-On-Sea, Ss1 1pq</t>
   </si>
   <si>
-    <t>N00000046016401</t>
-[...29 lines deleted...]
-    <t>342, London Road, Westcliff-On-Sea, Essex, Ss0 7jj</t>
+    <t>Shop And Premises</t>
+  </si>
+  <si>
+    <t>N00000046028521</t>
+  </si>
+  <si>
+    <t>Crave Corner Ss0 Limited</t>
+  </si>
+  <si>
+    <t>287, London Road, Westcliff On Sea, Essex, Ss0 7bx</t>
+  </si>
+  <si>
+    <t>N00000046030216</t>
+  </si>
+  <si>
+    <t>Camara Dacilor Ltd</t>
+  </si>
+  <si>
+    <t>302, London Road, Westcliff On Sea, Essex, Ss0 7jj</t>
   </si>
   <si>
     <t>N00000046037304</t>
   </si>
   <si>
+    <t>Eismann Lounge Naija &amp; Afro-Caribbean Restaurant Ltd</t>
+  </si>
+  <si>
     <t>373, London Road, Westcliff-On-Sea, Essex, Ss0 7ht</t>
   </si>
   <si>
-    <t>N00000046038701</t>
-[...11 lines deleted...]
-    <t>495, London Road, Westcliff-On-Sea, Essex, Ss0 9lg</t>
+    <t>N00000046038504</t>
+  </si>
+  <si>
+    <t>385, London Road, Westcliff-On-Sea, Essex, Ss0 7hu</t>
+  </si>
+  <si>
+    <t>N00000046045701</t>
+  </si>
+  <si>
+    <t>Wai Wai Kitchen Ltd</t>
+  </si>
+  <si>
+    <t>457, London Road, Westcliff-On-Sea, Ss0 9lg</t>
+  </si>
+  <si>
+    <t>N0000004604620A</t>
+  </si>
+  <si>
+    <t>462, London Road, Westcliff-On-Sea, Essex, Ss0 9la</t>
+  </si>
+  <si>
+    <t>N00000046054901</t>
+  </si>
+  <si>
+    <t>549-551 Shop 1, London Road, Westcliff On Sea, Essex, Ss0 9lj</t>
+  </si>
+  <si>
+    <t>N00000046061201</t>
+  </si>
+  <si>
+    <t>Kvm Properties Limited</t>
+  </si>
+  <si>
+    <t>612, London Road, Westcliff-On-Sea, Ss0 9hw</t>
   </si>
   <si>
     <t>N0000004606152A</t>
   </si>
   <si>
+    <t>Park Road Estates Limited</t>
+  </si>
+  <si>
     <t>615, London Road, Westcliff On Sea, Essex, Ss0 9pe</t>
   </si>
   <si>
-    <t>N00000046061801</t>
-[...11 lines deleted...]
-    <t>Suite 8, Royce House, 630-634, London Road, Westcliff-On-Sea, Essex, Ss0 9hw</t>
+    <t>Offices And Premises</t>
+  </si>
+  <si>
+    <t>N00000046061604</t>
+  </si>
+  <si>
+    <t>616, London Road, Westcliff-On-Sea, Essex, Ss0 9hw</t>
   </si>
   <si>
     <t>N00000046063099</t>
   </si>
   <si>
     <t>Suite 9 Royce House 630/634, London Road, Westcliff-On-Sea, Essex, Ss0 9hw</t>
   </si>
   <si>
-    <t>N00000046064886</t>
-[...23 lines deleted...]
-    <t>719, London Road, Westcliff-On-Sea, Ss0 9st</t>
+    <t>N00000046064888</t>
+  </si>
+  <si>
+    <t>Tythorn Investments Ltd</t>
+  </si>
+  <si>
+    <t>Suite 6, Chalkwell Lawns, 648-656, London Road, Westcliff-On-Sea, Essex, Ss0 9hr</t>
+  </si>
+  <si>
+    <t>N00000046065802</t>
+  </si>
+  <si>
+    <t>Spaldrick Limited</t>
+  </si>
+  <si>
+    <t>658, London Road, Westcliff-On-Sea, Ss0 9hq</t>
+  </si>
+  <si>
+    <t>N00000046066006</t>
+  </si>
+  <si>
+    <t>660-662, London Road, Westcliff-On-Sea, Essex, Ss0 9hq</t>
+  </si>
+  <si>
+    <t>N00000046069907</t>
+  </si>
+  <si>
+    <t>Nail Art 701 Ltd</t>
+  </si>
+  <si>
+    <t>701, London Road, Westcliff-On-Sea, Essex, Ss0 9pa</t>
+  </si>
+  <si>
+    <t>N00000046069999</t>
+  </si>
+  <si>
+    <t>Fibre Assets Limited</t>
+  </si>
+  <si>
+    <t>Connect Fibre,  Fibre Optic Network (701), London Road, Leigh-On-Sea, Essex, Ss9 2qw</t>
+  </si>
+  <si>
+    <t>Fibre Optic Metro Broadband Network</t>
+  </si>
+  <si>
+    <t>N00000046072121</t>
+  </si>
+  <si>
+    <t>Mulberry Property Investment (Se) Ltd</t>
+  </si>
+  <si>
+    <t>721, London Road, Westcliff-On-Sea, Essex, Ss0 9st</t>
+  </si>
+  <si>
+    <t>N00000046076101</t>
+  </si>
+  <si>
+    <t>Smithwood Property Holdings Ltd</t>
+  </si>
+  <si>
+    <t>761, London Road, Westcliff-On-Sea, Essex, Ss0 9su</t>
+  </si>
+  <si>
+    <t>N00000046081203</t>
+  </si>
+  <si>
+    <t>Hendricks Estate Agents Ltd</t>
+  </si>
+  <si>
+    <t>812, London Road, Leigh-On-Sea, Essex, Ss9 3nh</t>
+  </si>
+  <si>
+    <t>N00000046087106</t>
+  </si>
+  <si>
+    <t>Edith Garland Limited</t>
+  </si>
+  <si>
+    <t>871, London Road, Westcliff-On-Sea, Essex, Ss0 9sz</t>
   </si>
   <si>
     <t>N00000046094805</t>
   </si>
   <si>
-    <t>Tarantino Limited</t>
+    <t>Fujimoto Essex Ltd</t>
   </si>
   <si>
     <t>948, London Road, Leigh-On-Sea, Essex, Ss9 3nf</t>
   </si>
   <si>
-    <t>N00000046109606</t>
-[...5 lines deleted...]
-    <t>1096, London Road, Leigh-On-Sea, Essex, Ss9 2ah</t>
+    <t>Restaurant And Premises</t>
+  </si>
+  <si>
+    <t>N00000046097907</t>
+  </si>
+  <si>
+    <t>Refs Pilates Ltd</t>
+  </si>
+  <si>
+    <t>979, London Road, Leigh-On-Sea, Essex, Ss9 3lb</t>
+  </si>
+  <si>
+    <t>N00000046105302</t>
+  </si>
+  <si>
+    <t>Innowave Systems Limited</t>
+  </si>
+  <si>
+    <t>1053, London Road, Leigh-On-Sea, Ss9 3jp</t>
+  </si>
+  <si>
+    <t>N00000046106307</t>
+  </si>
+  <si>
+    <t>Cg Business Sales Ltd</t>
+  </si>
+  <si>
+    <t>1063, London Road, Leigh-On-Sea, Essex, Ss9 3jp</t>
+  </si>
+  <si>
+    <t>N00000046107009</t>
+  </si>
+  <si>
+    <t>Ideal Fishbar (Leigh-On-Sea) Limited T/A Ideal Fish Bar</t>
+  </si>
+  <si>
+    <t>1070, London Road, Leigh-On-Sea, Essex, Ss9 3na</t>
   </si>
   <si>
     <t>N00000046110637</t>
   </si>
   <si>
     <t>1106/1108, London Road, Leigh On Sea, Essex, Ss9 2aj</t>
   </si>
   <si>
+    <t>Car Showroom Workshop And Premises</t>
+  </si>
+  <si>
+    <t>N00000046115908</t>
+  </si>
+  <si>
+    <t>Fortune 808 Limited</t>
+  </si>
+  <si>
+    <t>1159/ 1161, London Road, Leigh-On-Sea, Essex, Ss9 3je</t>
+  </si>
+  <si>
     <t>N00000046133919</t>
   </si>
   <si>
+    <t>Trwc Leisure Ltd</t>
+  </si>
+  <si>
     <t>1339 Lhs, London Road, Leigh On Sea, Essex, Ss9 2ab</t>
   </si>
   <si>
-    <t>N00000046137803</t>
-[...113 lines deleted...]
-    <t>52, Vanguard Way, Shoeburyness, Southend-On-Sea, Ss3 9qy</t>
+    <t>N00000046151016</t>
+  </si>
+  <si>
+    <t>1510, London Road, Leigh-On-Sea, Essex, Ss9 2ur</t>
+  </si>
+  <si>
+    <t>N00000046152860</t>
+  </si>
+  <si>
+    <t>Crownline International Limited</t>
+  </si>
+  <si>
+    <t>Office 10, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>Hair &amp; Son Llp</t>
+  </si>
+  <si>
+    <t>N00000046152861</t>
+  </si>
+  <si>
+    <t>Specialist Money Limited</t>
+  </si>
+  <si>
+    <t>Office 1, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152862</t>
+  </si>
+  <si>
+    <t>Office 2, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152863</t>
+  </si>
+  <si>
+    <t>Office 3, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152864</t>
+  </si>
+  <si>
+    <t>Office 4, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152865</t>
+  </si>
+  <si>
+    <t>Office 5, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152866</t>
+  </si>
+  <si>
+    <t>Office 6, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152867</t>
+  </si>
+  <si>
+    <t>Office 7, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152868</t>
+  </si>
+  <si>
+    <t>Mcl Construction Services Ltd</t>
+  </si>
+  <si>
+    <t>Office 8, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152869</t>
+  </si>
+  <si>
+    <t>Ege Group Ltd</t>
+  </si>
+  <si>
+    <t>Office 9, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152870</t>
+  </si>
+  <si>
+    <t>Leigh On Sea Commercial Cleaning Limited</t>
+  </si>
+  <si>
+    <t>Grd Flr Rear, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152871</t>
+  </si>
+  <si>
+    <t>Office 11, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>Zanshuri Limited</t>
+  </si>
+  <si>
+    <t>N00000046152872</t>
+  </si>
+  <si>
+    <t>Leigh Business Solutions Ltd</t>
+  </si>
+  <si>
+    <t>Office 12, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152873</t>
+  </si>
+  <si>
+    <t>Office 13, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152874</t>
+  </si>
+  <si>
+    <t>Icps Consulting Limited</t>
+  </si>
+  <si>
+    <t>Office 14, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152876</t>
+  </si>
+  <si>
+    <t>Office 16, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152877</t>
+  </si>
+  <si>
+    <t>Prime Surveying Services Limited</t>
+  </si>
+  <si>
+    <t>Office 17, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046152878</t>
+  </si>
+  <si>
+    <t>Channel &amp; Fixings Ltd</t>
+  </si>
+  <si>
+    <t>Office 15, Thames House, 1528, London Road, Leigh-On-Sea, Essex, Ss9 3nq</t>
+  </si>
+  <si>
+    <t>N00000046161709</t>
+  </si>
+  <si>
+    <t>Johnsons (Leigh) Ltd</t>
+  </si>
+  <si>
+    <t>1617, London Road, Leigh-On-Sea, Essex, Ss9 2sq</t>
+  </si>
+  <si>
+    <t>N00000046171503</t>
+  </si>
+  <si>
+    <t>1715, London Road, Leigh-On-Sea, Essex, Ss9 2sw</t>
+  </si>
+  <si>
+    <t>N00000046500001</t>
+  </si>
+  <si>
+    <t>4a, Shoe Lane, Westcliff-On-Sea, Essex, Ss0 9ll</t>
+  </si>
+  <si>
+    <t>N02000038102601</t>
+  </si>
+  <si>
+    <t>26, High Street, Shoeburyness, Southend-On-Sea, Ss3 9ap</t>
+  </si>
+  <si>
+    <t>N02000074204125</t>
+  </si>
+  <si>
+    <t>London &amp; City Property Investments Ltd</t>
+  </si>
+  <si>
+    <t>R/O 41, Vanguard Way, Shoeburyness, Southend On Sea, Essex, Ss3 9qy</t>
+  </si>
+  <si>
+    <t>Store And Premises</t>
   </si>
   <si>
     <t>N02000074204977</t>
   </si>
   <si>
     <t>17, The Vanguards, Vanguard Way, Shoeburyness, Southend-On-Sea, Ss3 9qj</t>
   </si>
   <si>
-    <t>N02000074250053</t>
-[...14 lines deleted...]
-    <t>N02000074251018</t>
+    <t>Factory And Premises</t>
+  </si>
+  <si>
+    <t>East Anglia Pub Co. Limited</t>
+  </si>
+  <si>
+    <t>N02000074205113</t>
+  </si>
+  <si>
+    <t>21, The Vanguards, Vanguard Way, Shoeburyness, Southend-On-Sea, Ss3 9qj</t>
+  </si>
+  <si>
+    <t>N02000074205151</t>
+  </si>
+  <si>
+    <t>Hi Tec Steel Solutions Limited</t>
+  </si>
+  <si>
+    <t>Unit 1 The Vanguards, Vanguard Way, Shoeburyness, Southend On Sea, Essex, Ss3 9qj</t>
+  </si>
+  <si>
+    <t>Workshop And Premises</t>
+  </si>
+  <si>
+    <t>N02000074252110</t>
   </si>
   <si>
     <t>Seedbed Business Centre</t>
   </si>
   <si>
-    <t>B1 Seedbed Centre, Vanguard Way, Shoeburyness, Southend-On-Sea, Ss3 9qy</t>
-[...13 lines deleted...]
-  <si>
     <t>C10 Seedbed Centre, Vanguard Way, Shoeburyness, Southend-On-Sea, Ss3 9qy</t>
   </si>
   <si>
-    <t>Livgreen Futures Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>N02000074252122</t>
   </si>
   <si>
+    <t>Solutico Limited</t>
+  </si>
+  <si>
     <t>C12, Seebed Centre, Seedbed Centre, Vanguard Way, Shoeburyness, Southend On Sea, Essex, Ss3 9qy</t>
   </si>
   <si>
-    <t>N02000074253085</t>
-[...16 lines deleted...]
-  <si>
     <t>N03000010360705</t>
   </si>
   <si>
+    <t>Opakitchen Limited</t>
+  </si>
+  <si>
     <t>7, Avon Way,  Shoeburyness, Southend-On-Sea, Ss3 9dz</t>
   </si>
   <si>
-    <t>N03000077707905</t>
-[...59 lines deleted...]
-    <t>272a, Shoebury Road, Southend On Sea, Essex, Ss1 3tt</t>
+    <t>Cafe And Premises</t>
+  </si>
+  <si>
+    <t>N0300005050730A</t>
+  </si>
+  <si>
+    <t>Adiyaman Elbistan 0246 Ltd</t>
+  </si>
+  <si>
+    <t>73, Ness Road, Shoeburyness, Southend-On-Sea, Ss3 9db</t>
+  </si>
+  <si>
+    <t>N0500002519941B</t>
+  </si>
+  <si>
+    <t>Rocking Horse Childcare Shoebury Ltd</t>
+  </si>
+  <si>
+    <t>Shoeburyness Nursery, Delaware Road, Shoeburyness, Southend On Sea, Essex, Ss3 9ns</t>
+  </si>
+  <si>
+    <t>Day Nursery And Premises</t>
+  </si>
+  <si>
+    <t>N05000076003002</t>
+  </si>
+  <si>
+    <t>Rose Inn Wakering Ltd</t>
+  </si>
+  <si>
+    <t>Rose Inn, Wakering Road,  Great Wakering, Southend-On-Sea, Ss3 0py</t>
+  </si>
+  <si>
+    <t>N06000017219809</t>
+  </si>
+  <si>
+    <t>Taylor Haldane Barlex Llp</t>
+  </si>
+  <si>
+    <t>1st Fl 198, The Broadway, Southend-On-Sea, Ss1 3eu</t>
+  </si>
+  <si>
+    <t>N06000060672309</t>
+  </si>
+  <si>
+    <t>Flowerminster Ltd</t>
+  </si>
+  <si>
+    <t>Unit 9, 23, Station Road, Thorpe Bay, Southend-On-Sea, Essex, Ss1 3jy</t>
+  </si>
+  <si>
+    <t>The Bay Wellbeing Sanctuary Limited</t>
   </si>
   <si>
     <t>N0800002790011F</t>
   </si>
   <si>
-    <t>Aashkama Grange Limited</t>
+    <t>Batman Ltd</t>
   </si>
   <si>
     <t>1, Eastern Esplanade, Southend On Sea, Essex, Ss1 2er</t>
   </si>
   <si>
-    <t>N08000027919301</t>
-[...5 lines deleted...]
-    <t>N10000033400164</t>
+    <t>N0800002790119A</t>
+  </si>
+  <si>
+    <t>Southend Pier Coffee Ltd T/A Tide &amp; Toast</t>
+  </si>
+  <si>
+    <t>11 - 12, Eastern Esplanade, Southend-On-Sea, Ss1 2er</t>
+  </si>
+  <si>
+    <t>N0800002790251B</t>
+  </si>
+  <si>
+    <t>R/O 25/26, Eastern Esplanade, Southend-On-Sea, Ss1 2er</t>
+  </si>
+  <si>
+    <t>N08000027919820</t>
+  </si>
+  <si>
+    <t>199, Eastern Esplanade, Southend On Sea, Essex, Ss1 3ad</t>
+  </si>
+  <si>
+    <t>N10000033400337</t>
+  </si>
+  <si>
+    <t>3a, Greyhound Way, Southend-On-Sea, Ss2 5py</t>
+  </si>
+  <si>
+    <t>Retail Warehouse And Premises</t>
+  </si>
+  <si>
+    <t>N13000024300603</t>
+  </si>
+  <si>
+    <t>G.P. Mason Electrical Ltd</t>
+  </si>
+  <si>
+    <t>Unit 1 , 6, Durham Road, Southend-On-Sea, Ss2 4lu</t>
+  </si>
+  <si>
+    <t>N13000024300604</t>
+  </si>
+  <si>
+    <t>Unit 2, 6, Durham Road, Southend-On-Sea, Ss2 4lu</t>
+  </si>
+  <si>
+    <t>N15000020790204</t>
+  </si>
+  <si>
+    <t>4, Cromer Road, Southend-On-Sea, Essex, Ss1 2du</t>
+  </si>
+  <si>
+    <t>N15000020893229</t>
+  </si>
+  <si>
+    <t>Beautiful Nails Ltd</t>
+  </si>
+  <si>
+    <t>322, Chartwell North, Southend-On-Sea, Ss2 5sr</t>
+  </si>
+  <si>
+    <t>N15000020893293</t>
+  </si>
+  <si>
+    <t>Ska Optical Limited</t>
+  </si>
+  <si>
+    <t>Unit F15, Chartwell North, Southend On Sea, Essex, Ss2 5sr</t>
+  </si>
+  <si>
+    <t>N15000021102804</t>
+  </si>
+  <si>
+    <t>Feradene Limited</t>
+  </si>
+  <si>
+    <t>Coco Bar, Chichester Road, Southend On Sea, Essex, Ss1 2jp</t>
+  </si>
+  <si>
+    <t>N15000038001504</t>
+  </si>
+  <si>
+    <t>15, High Street, Southend-On-Sea, Ss1 1je</t>
+  </si>
+  <si>
+    <t>N15000038001909</t>
+  </si>
+  <si>
+    <t>Agir Foods Ltd</t>
+  </si>
+  <si>
+    <t>19, High Street, Southend-On-Sea, Ss1 1je</t>
+  </si>
+  <si>
+    <t>N15000038009811</t>
+  </si>
+  <si>
+    <t>Claires Accessories Ltd In Adminstration</t>
+  </si>
+  <si>
+    <t>98a, High Street, Southend-On-Sea, Ss1 1jn</t>
+  </si>
+  <si>
+    <t>N15000038011309</t>
+  </si>
+  <si>
+    <t>113, High Street, Southend-On-Sea, Ss1 1lq</t>
+  </si>
+  <si>
+    <t>N15000038011506</t>
+  </si>
+  <si>
+    <t>Stockhaven Ltd</t>
+  </si>
+  <si>
+    <t>115, High Street, Southend-On-Sea, Ss1 1lq</t>
+  </si>
+  <si>
+    <t>N15000038012104</t>
+  </si>
+  <si>
+    <t>121, High Street, Southend-On-Sea, Ss1 1lh</t>
+  </si>
+  <si>
+    <t>N15000038013501</t>
+  </si>
+  <si>
+    <t>Prihika Authentic Eats Ltd</t>
+  </si>
+  <si>
+    <t>135, High Street, Southend-On-Sea, Ss1 1lh</t>
+  </si>
+  <si>
+    <t>N15000038014701</t>
+  </si>
+  <si>
+    <t>Next Gen Mgi Southend Limited</t>
+  </si>
+  <si>
+    <t>147, High Street, Southend-On-Sea, Ss1 1ll</t>
+  </si>
+  <si>
+    <t>N15000038016001</t>
+  </si>
+  <si>
+    <t>160, High Street, Southend-On-Sea, Essex, Ss1 1jx</t>
+  </si>
+  <si>
+    <t>Golftee Nom A Limited</t>
+  </si>
+  <si>
+    <t>N15000038016301</t>
+  </si>
+  <si>
+    <t>Home Essentials Essex Ltd</t>
+  </si>
+  <si>
+    <t>163, High Street, Southend-On-Sea, Essex, Ss1 1ll</t>
+  </si>
+  <si>
+    <t>N15000038018806</t>
   </si>
   <si>
     <t>Starbucks Coffee Company (Uk) Limited</t>
   </si>
   <si>
-    <t>Starbucks, Greyhound Trading Park, Greyhound Way, Southend-On-Sea, Ss2 5py</t>
-[...59 lines deleted...]
-    <t>N15000020893293</t>
+    <t>188, High Street, Southend-On-Sea, Ss2 5sg</t>
+  </si>
+  <si>
+    <t>N15000038020701</t>
+  </si>
+  <si>
+    <t>Tg Jones Retail Holdings Limited</t>
+  </si>
+  <si>
+    <t>207, High Street, Southend-On-Sea, Ss1 1ll</t>
+  </si>
+  <si>
+    <t>N15000038056009</t>
+  </si>
+  <si>
+    <t>Rerun Limited T/A Blue Inc</t>
+  </si>
+  <si>
+    <t>10, The Royals, Southend-On-Sea, Ss1 1dq</t>
+  </si>
+  <si>
+    <t>N15000038056403</t>
+  </si>
+  <si>
+    <t>Regional Retail Limited (Overseas Co)</t>
+  </si>
+  <si>
+    <t>14, The Royals, Southend-On-Sea, Ss1 1dq</t>
+  </si>
+  <si>
+    <t>N15000063808304</t>
+  </si>
+  <si>
+    <t>Aa Food S End Ltd</t>
+  </si>
+  <si>
+    <t>83, Southchurch Avenue, Southend-On-Sea, Ss1 2rs</t>
+  </si>
+  <si>
+    <t>N15000076100581</t>
+  </si>
+  <si>
+    <t>8th &amp; 9th Floors, Maitland House, Warrior Square, Southend On Sea, Essex, Ss1 2jy</t>
+  </si>
+  <si>
+    <t>N15000076100702</t>
+  </si>
+  <si>
+    <t>Fuse Media Limited</t>
+  </si>
+  <si>
+    <t>Suite 2, 4th Floor, Maitland House, Warrior Square, Southend On Sea, Essex, Ss1 2sy</t>
+  </si>
+  <si>
+    <t>N15000076100825</t>
+  </si>
+  <si>
+    <t>1st Floor, Maitland House, Warrior Square, Southend On Sea, Essex, Ss1 2jy</t>
+  </si>
+  <si>
+    <t>N15000076100948</t>
+  </si>
+  <si>
+    <t>10th Fl Rear, Maitland House Warrior Square, Southend-On-Sea, Ss1 2jy</t>
+  </si>
+  <si>
+    <t>N15000078600703</t>
+  </si>
+  <si>
+    <t>Garsam Ltd</t>
+  </si>
+  <si>
+    <t>7, Whitegate Road, Southend-On-Sea, Ss1 2lh</t>
+  </si>
+  <si>
+    <t>N16000064001101</t>
+  </si>
+  <si>
+    <t>Vr Enterprises Limited</t>
+  </si>
+  <si>
+    <t>11, Southchurch Road, Southend-On-Sea, Ss1 2qa</t>
+  </si>
+  <si>
+    <t>N16000064002602</t>
+  </si>
+  <si>
+    <t>26, Southchurch Road, Southend-On-Sea, Ss1 2nd</t>
+  </si>
+  <si>
+    <t>N1600006400271B</t>
   </si>
   <si>
     <t>Southend-On-Sea City Council</t>
   </si>
   <si>
-    <t>Unit F15, Chartwell North, Southend On Sea, Essex, Ss2 5sr</t>
-[...172 lines deleted...]
-  <si>
     <t>27-29, Southchurch Road, And 233 Churchill South, Southend On Sea, Essex, Ss1 2ng</t>
   </si>
   <si>
-    <t>N16000064004608</t>
-[...23 lines deleted...]
-    <t>100, Southchurch Road, Southend-On-Sea, Ss1 2lx</t>
+    <t>N16000064005009</t>
+  </si>
+  <si>
+    <t>Timeplan Estates Ltd</t>
+  </si>
+  <si>
+    <t>5, Warrior House @ 42/82, Southchurch Road, Southend-On-Sea, Ss1 2lz</t>
+  </si>
+  <si>
+    <t>N16000064005507</t>
+  </si>
+  <si>
+    <t>Aareen Properties Limited</t>
+  </si>
+  <si>
+    <t>55/57, Southchurch Road, Southend-On-Sea, Ss1 2nl</t>
+  </si>
+  <si>
+    <t>N16000064005510</t>
+  </si>
+  <si>
+    <t>1st Floor At, 55, Southchurch Road, Southend-On-Sea, Ss1 2nl</t>
   </si>
   <si>
     <t>N16000064010204</t>
   </si>
   <si>
+    <t>Runwell Properties Ltd</t>
+  </si>
+  <si>
     <t>102, Southchurch Road, Southend-On-Sea, Ss1 2lx</t>
   </si>
   <si>
-    <t>N1600006403270B</t>
-[...44 lines deleted...]
-    <t>N18000033181212</t>
+    <t>N16000064012912</t>
+  </si>
+  <si>
+    <t>Company 129 Limited</t>
+  </si>
+  <si>
+    <t>129 , Southchurch Road, Southend-On-Sea, Essex, Ss1 2nw</t>
+  </si>
+  <si>
+    <t>N16000064032716</t>
+  </si>
+  <si>
+    <t>Verandas Uk Group Ltd</t>
+  </si>
+  <si>
+    <t>Unit 7, 327, Southchurch Road, Southend-On-Sea, Ss1 2pe</t>
+  </si>
+  <si>
+    <t>Warehouse And Premises</t>
+  </si>
+  <si>
+    <t>N16000064038102</t>
+  </si>
+  <si>
+    <t>Shop At, 381, Southchurch Road, Southend-On-Sea, Ss1 2pq</t>
+  </si>
+  <si>
+    <t>N16000064056509</t>
+  </si>
+  <si>
+    <t>565, Southchurch Road, Southend-On-Sea, Ss1 2pn</t>
+  </si>
+  <si>
+    <t>N1600006407952A</t>
+  </si>
+  <si>
+    <t>Southend Grill Ltd</t>
+  </si>
+  <si>
+    <t>795, Southchurch Road, Southend-On-Sea, Ss1 2pp</t>
+  </si>
+  <si>
+    <t>N1600006409012A</t>
+  </si>
+  <si>
+    <t>2, Southchurch Studios, 787, Southchurch Road, Southend-On-Sea, Essex, Ss1 2pp</t>
+  </si>
+  <si>
+    <t>N1600006409013A</t>
+  </si>
+  <si>
+    <t>3, Southchurch Studios, 787, Southchurch Road, Southend-On-Sea, Essex, Ss1 2pp</t>
+  </si>
+  <si>
+    <t>N1600006409101A</t>
+  </si>
+  <si>
+    <t>1, Southchurch Studios, 787, Southchurch Road, Southend-On-Sea, Essex, Ss1 2pp</t>
+  </si>
+  <si>
+    <t>N17000022702305</t>
+  </si>
+  <si>
+    <t>Habiba Foods Services Limited</t>
+  </si>
+  <si>
+    <t>23, Cluny Square, Southend-On-Sea, Ss2 4af</t>
+  </si>
+  <si>
+    <t>N18000033180800</t>
   </si>
   <si>
     <t>Somervale Limited</t>
   </si>
   <si>
-    <t>12/14, Grainger Road Industrial Estate, Grainger Road, Southend On Sea, Essex, Ss2 5dd</t>
-[...29 lines deleted...]
-    <t>Unit 3 Carlton Court, Grainger Road, Southend-On-Sea, Ss2 5bz</t>
+    <t>8, Grainger Road Industrial Estate, Grainger Road, Southend On Sea, Essex, Ss2 5dd</t>
+  </si>
+  <si>
+    <t>N18000033182001</t>
+  </si>
+  <si>
+    <t>20, Grainger Road Ind Est, Grainger Road, Southend-On-Sea, Ss2 5dd</t>
+  </si>
+  <si>
+    <t>N1800003318403B</t>
+  </si>
+  <si>
+    <t>Noram Investments Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2, Carlton Court, Grainger Road, Southend On Sea, Essex, Ss2 5bz</t>
+  </si>
+  <si>
+    <t>Sniper Mma Academy Ltd</t>
   </si>
   <si>
     <t>N1800003318483A</t>
   </si>
   <si>
-    <t>Abc Fitness Southend Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Unit 4 Carlton Court, Grainger Road, Southend-On-Sea, Ss2 5bz</t>
   </si>
   <si>
     <t>N18000033184905</t>
   </si>
   <si>
-    <t>Noram Investments Ltd</t>
+    <t>The Crown Club Essex Ltd</t>
   </si>
   <si>
     <t>Unit 1, Carlton Court, Grainger Road, Southend On Sea, Essex, Ss2 5bz</t>
   </si>
   <si>
-    <t>N18000065006804</t>
-[...152 lines deleted...]
-    <t>115/119, Park Street, Westcliff-On-Sea, Essex, Ss0 7pd</t>
+    <t>N1800006046501B</t>
+  </si>
+  <si>
+    <t>Reex Group Limited</t>
+  </si>
+  <si>
+    <t>7, Victoria Business Park, Short Street, Southend On Sea, Essex, Ss2 5by</t>
+  </si>
+  <si>
+    <t>N18000060737501</t>
+  </si>
+  <si>
+    <t>Chapman &amp; Sons Developments Ltd</t>
+  </si>
+  <si>
+    <t>8, Stock Industrial Park, Stock Road, Southend-On-Sea, Ss2 5pw</t>
+  </si>
+  <si>
+    <t>N18000060737719</t>
+  </si>
+  <si>
+    <t>Rakecraft Ltd</t>
+  </si>
+  <si>
+    <t>21, Stock Industrial Park, Stock Road, Southend-On-Sea, Ss2 5pw</t>
+  </si>
+  <si>
+    <t>N18000065007008</t>
+  </si>
+  <si>
+    <t>70, Sutton Road, Southend-On-Sea, Ss2 5ew</t>
+  </si>
+  <si>
+    <t>N18000065014209</t>
+  </si>
+  <si>
+    <t>140, Sutton Road, Southend-On-Sea, Ss2 5er</t>
+  </si>
+  <si>
+    <t>N18000065072806</t>
+  </si>
+  <si>
+    <t>Unit 8 Sutton Park, Sutton Road, Southend-On-Sea, Essex, Ss2 5nx</t>
+  </si>
+  <si>
+    <t>N1900001014140A</t>
+  </si>
+  <si>
+    <t>14, Alexandra Street, Southend-On-Sea, Ss1 1bu</t>
+  </si>
+  <si>
+    <t>N19000010145307</t>
+  </si>
+  <si>
+    <t>Publicanhouse Limited</t>
+  </si>
+  <si>
+    <t>The Alex, Alexandra Street, Southend-On-Sea, Ss1 1bw</t>
+  </si>
+  <si>
+    <t>N190000204231033</t>
+  </si>
+  <si>
+    <t>Luxiety Stays Ltd</t>
+  </si>
+  <si>
+    <t>Flat 3 At, 31, Clarence Street, Southend-On-Sea, Ss1 1bh</t>
+  </si>
+  <si>
+    <t>Self Catering Holiday Unit And Premises</t>
+  </si>
+  <si>
+    <t>N19000020423109</t>
+  </si>
+  <si>
+    <t>Flat 1 At, 31, Clarence Street, Southend-On-Sea, Ss1 1bh</t>
+  </si>
+  <si>
+    <t>N1900002053210B</t>
+  </si>
+  <si>
+    <t>Seoul'Duk Ltd</t>
+  </si>
+  <si>
+    <t>21, Clifftown Road, Southend-On-Sea, Ss1 1ab</t>
+  </si>
+  <si>
+    <t>Renniks Investment Company Limited</t>
+  </si>
+  <si>
+    <t>N19000020532242</t>
+  </si>
+  <si>
+    <t>Zakida Private Limited</t>
+  </si>
+  <si>
+    <t>1st Flr Rear 19/20, Clifftown Road, Southend On Sea, Essex, Ss1 1ab</t>
+  </si>
+  <si>
+    <t>N19000047141201</t>
+  </si>
+  <si>
+    <t>K.W. Hadleigh Limited</t>
+  </si>
+  <si>
+    <t>12, Market Place, Southend-On-Sea, Ss1 1da</t>
+  </si>
+  <si>
+    <t>N19000050052008</t>
+  </si>
+  <si>
+    <t>Railway Hotel (Southend) Limited</t>
+  </si>
+  <si>
+    <t>Railway Hotel, Nelson Street, Southend-On-Sea, Ss1 1ef</t>
+  </si>
+  <si>
+    <t>N19000076255092</t>
+  </si>
+  <si>
+    <t>Suite 9 Weston Chambers, Weston Road, Southend-On-Sea, Ss1 1at</t>
+  </si>
+  <si>
+    <t>N19000076361177</t>
+  </si>
+  <si>
+    <t>Senkoun Healthcare Wakering Ltd</t>
+  </si>
+  <si>
+    <t>Bideford Hotel , 7, Wilson Road, Southend-On-Sea, Essex, Ss1 1hg</t>
+  </si>
+  <si>
+    <t>Guest House And Premises</t>
+  </si>
+  <si>
+    <t>N20000027190911</t>
+  </si>
+  <si>
+    <t>Hotel And Flats 69-136, Centre Point, 9-11, Elmer Approach, Southend On Sea, Essex, Ss1 1ga</t>
+  </si>
+  <si>
+    <t>N20000053041503</t>
+  </si>
+  <si>
+    <t>R/O 9, Park Street, Westcliff-On-Sea, Essex, Ss0 7pa</t>
   </si>
   <si>
     <t>N20000055608812</t>
   </si>
   <si>
     <t>88-90, Princes Street, Southend-On-Sea, Ss1 1pt</t>
   </si>
   <si>
-    <t>N20000056301306</t>
-[...32 lines deleted...]
-    <t>Cottis House Limited</t>
+    <t>N20000056300727</t>
+  </si>
+  <si>
+    <t>Sr Retail Store Ltd</t>
+  </si>
+  <si>
+    <t>R/O 7, Queens Road, Southend-On-Sea, Ss1 1lt</t>
   </si>
   <si>
     <t>N21000015205823</t>
   </si>
   <si>
     <t>Large Office Part 2nd Flr, Kingswood House, 58/64, Baxter Avenue, Southend On Sea, Essex, Ss2 6hz</t>
   </si>
   <si>
+    <t>N21000051015149</t>
+  </si>
+  <si>
+    <t>151, North Road, Westcliff-On-Sea, Essex, Ss0 7af</t>
+  </si>
+  <si>
     <t>N22000027703059</t>
   </si>
   <si>
-    <t>Trinity Taylor Solicitors Ltd T/A City Taylor Solicitors</t>
-[...1 lines deleted...]
-  <si>
     <t>Room 1 Prittlewell House 30, East Street, Southend-On-Sea, Ss2 6lh</t>
   </si>
   <si>
-    <t>N22000055528462</t>
-[...2 lines deleted...]
-    <t>Unit H, Priory Works, Priory Avenue, Southend-On-Sea, Essex, Ss2 6ld</t>
+    <t>N22000027713012</t>
+  </si>
+  <si>
+    <t>130, East Street, Southend-On-Sea, Ss2 5ee</t>
+  </si>
+  <si>
+    <t>N22000055528825</t>
+  </si>
+  <si>
+    <t>U-Kind Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>Unit A5, Priory Works, Priory Avenue, Southend On Sea, Essex, Ss2 6ld</t>
+  </si>
+  <si>
+    <t>Land Used For Storage And Premises</t>
   </si>
   <si>
     <t>N22000055528845</t>
   </si>
   <si>
-    <t>Parnham Smith Lets Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Unit A10, Priory Works, Priory Avenue, Southend-On-Sea, Essex, Ss2 6ld</t>
   </si>
   <si>
-    <t>N22000074526174</t>
-[...14 lines deleted...]
-    <t>Spread Eagle 267, Victoria Avenue, Southend-On-Sea, Ss2 6ne</t>
+    <t>N22000074504540</t>
+  </si>
+  <si>
+    <t>R. Maskell Ltd In Liquidation</t>
+  </si>
+  <si>
+    <t>Ground Floor Room 4-5, 45, Victoria Avenue, Southend On Sea, Essex, Ss2 6ae</t>
   </si>
   <si>
     <t>N22000074526718</t>
   </si>
   <si>
+    <t>D&amp;C Building And Domestics Limited</t>
+  </si>
+  <si>
     <t>The Blue Boar Inn, Victoria Avenue, Southend On Sea, Essex, Ss2 6el</t>
   </si>
   <si>
-    <t>N22000074536334</t>
-[...16 lines deleted...]
-  <si>
     <t>N24000020041207</t>
   </si>
   <si>
-    <t>Timeplan Properties Limited</t>
+    <t>Barfi Co Ltd</t>
   </si>
   <si>
     <t>12, Canewdon Road, Westcliff-On-Sea, Essex, Ss0 7ne</t>
   </si>
   <si>
-    <t>N24000037403711</t>
-[...35 lines deleted...]
-    <t>Bamboshki Limited</t>
+    <t>N24000020045902</t>
+  </si>
+  <si>
+    <t>Kennington Homes Limited</t>
+  </si>
+  <si>
+    <t>Ground Floor Shop, Olivia Court, 59b, Canewdon Road, Westcliff-On-Sea, Essex, Ss0 7he</t>
+  </si>
+  <si>
+    <t>N24000034712101</t>
+  </si>
+  <si>
+    <t>121, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7ew</t>
+  </si>
+  <si>
+    <t>N24000037401212</t>
+  </si>
+  <si>
+    <t>12, Hamlet Court Road, Westcliff-On-Sea, Ss0 7lx</t>
+  </si>
+  <si>
+    <t>N24000037406729</t>
+  </si>
+  <si>
+    <t>67, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7eu</t>
+  </si>
+  <si>
+    <t>N24000037411002</t>
+  </si>
+  <si>
+    <t>110, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7lp</t>
+  </si>
+  <si>
+    <t>N24000037412448</t>
+  </si>
+  <si>
+    <t>W.E.S Conveyors Ltd</t>
+  </si>
+  <si>
+    <t>R/O 124, Hamlet Court Road, ., Westcliff On Sea, Essex, Ss0 7lp</t>
   </si>
   <si>
     <t>N24000037413238</t>
   </si>
   <si>
-    <t>Short Lettings 4 Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>132, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7ln</t>
   </si>
   <si>
-    <t>Hamlet Store P Ltd</t>
+    <t>N24000037414104</t>
+  </si>
+  <si>
+    <t>Impy Fast Foods Ltd</t>
+  </si>
+  <si>
+    <t>141, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7ew</t>
   </si>
   <si>
     <t>N24000037414301</t>
   </si>
   <si>
+    <t>Crunchy Kebab Ltd</t>
+  </si>
+  <si>
     <t>143/145, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7ew</t>
   </si>
   <si>
-    <t>N26000020920554</t>
-[...62 lines deleted...]
-    <t>17, Parkside Centre, Potters Way, Southend-On-Sea, Ss2 5sj</t>
+    <t>N24000037414706</t>
+  </si>
+  <si>
+    <t>Otb Cycles Limited</t>
+  </si>
+  <si>
+    <t>147, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7ew</t>
+  </si>
+  <si>
+    <t>N24000037415660</t>
+  </si>
+  <si>
+    <t>Bt Limited</t>
+  </si>
+  <si>
+    <t>Atm, 156, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7lj</t>
+  </si>
+  <si>
+    <t>N24000037415721</t>
+  </si>
+  <si>
+    <t>Flat 1a, 157, Hamlet Court Road, Westcliff-On-Sea, Ss0 7el</t>
+  </si>
+  <si>
+    <t>N2400003741640B</t>
+  </si>
+  <si>
+    <t>Hair Allure Ltd</t>
+  </si>
+  <si>
+    <t>164, Hamlet Court Road, Westcliff-On-Sea, Essex, Ss0 7lj</t>
+  </si>
+  <si>
+    <t>N26000030280808</t>
+  </si>
+  <si>
+    <t>Kiwitune Motors Ltd</t>
+  </si>
+  <si>
+    <t>8, Farriers Way,  Temple Farm Industrial Estate, Southend-On-Sea, Ss2 5ry</t>
+  </si>
+  <si>
+    <t>N2600005342102B</t>
+  </si>
+  <si>
+    <t>Omniamed Communications Limited</t>
+  </si>
+  <si>
+    <t>2 Parkside Centre, Potters Way,  Temple Farm Industrial Estate, Southend-On-Sea, Ss2 5sj</t>
   </si>
   <si>
     <t>N26000053421228</t>
   </si>
   <si>
+    <t>Bar Fittings Limited</t>
+  </si>
+  <si>
     <t>22, Parkside Centre, Potters Way, Southend-On-Sea, Ss2 5sj</t>
   </si>
   <si>
-    <t>N26000060730204</t>
-[...11 lines deleted...]
-    <t>15, Priory Industrial Park, Stock Road, Southend-On-Sea, Ss2 5ql</t>
+    <t>N26000060736407</t>
+  </si>
+  <si>
+    <t>Snt Properties Llp</t>
+  </si>
+  <si>
+    <t>Unit 14 Robert Leonard Industrial Estate, Stock Road, Southend-On-Sea, Ss2 5qd</t>
+  </si>
+  <si>
+    <t>N26000060737109</t>
+  </si>
+  <si>
+    <t>Unit 21 Robert Leonard Industrial Estate, Stock Road, Southend-On-Sea, Ss2 5qd</t>
+  </si>
+  <si>
+    <t>N26000060737202</t>
+  </si>
+  <si>
+    <t>Unit 22 Robert Leonard Industrial Estate, Stock Road, Southend-On-Sea, Ss2 5qd</t>
+  </si>
+  <si>
+    <t>N26000060990701</t>
+  </si>
+  <si>
+    <t>7 Brookside Centre, Sumpters Way, Southend-On-Sea, Ss2 5rr</t>
+  </si>
+  <si>
+    <t>N26000060991209</t>
+  </si>
+  <si>
+    <t>12, Brookside Centre, Sumpters Way, Southend-On-Sea, Ss2 5rr</t>
   </si>
   <si>
     <t>N2600006099180B</t>
   </si>
   <si>
+    <t>Tish-Uk Ltd</t>
+  </si>
+  <si>
     <t>18, Brookside Centre, Sumpters Way, Southend-On-Sea, Ss2 5rr</t>
   </si>
   <si>
-    <t>N26000069975801</t>
-[...11 lines deleted...]
-    <t>48, Argyll Road, Westcliff-On-Sea, Essex, Ss0 7hn</t>
+    <t>N26000076560909</t>
+  </si>
+  <si>
+    <t>Boxfield Solutions Ltd</t>
+  </si>
+  <si>
+    <t>11a, The Wheelwrights,  Temple Farm Industrial Estate, Southend-On-Sea, Ss2 5rd</t>
+  </si>
+  <si>
+    <t>Petchey Industrial Holdings Limited</t>
+  </si>
+  <si>
+    <t>Evri Limited</t>
+  </si>
+  <si>
+    <t>N2700002412013A</t>
+  </si>
+  <si>
+    <t>Dole Nunn Investments Ltd</t>
+  </si>
+  <si>
+    <t>Suite 1, 1st Flr, 1, Ditton Court Road, Westcliff-On-Sea, Essex, Ss0 7hg</t>
+  </si>
+  <si>
+    <t>N27000024120159</t>
+  </si>
+  <si>
+    <t>Suite 2, 1st Floor, 1, Ditton Court Road, Westcliff-On-Sea, Essex, Ss0 7hg</t>
+  </si>
+  <si>
+    <t>N27000024120180</t>
+  </si>
+  <si>
+    <t>Suite 5, First Floor, 1, Ditton Court Road, Westcliff-On-Sea, Essex, Ss0 7hg</t>
   </si>
   <si>
     <t>N28000076180618</t>
   </si>
   <si>
     <t>6, West Street, Southend-On-Sea, Ss2 6hj</t>
   </si>
   <si>
-    <t>N29000030608206</t>
-[...131 lines deleted...]
-    <t>2nd Flr @ 33b, Elm Road, Leigh-On-Sea, Essex, Ss9 1sw</t>
+    <t>N28000076181201</t>
+  </si>
+  <si>
+    <t>Health Tech Services Group Limited</t>
+  </si>
+  <si>
+    <t>12, West Street, Southend-On-Sea, Ss2 6hj</t>
+  </si>
+  <si>
+    <t>Adli Properties Limited</t>
+  </si>
+  <si>
+    <t>N28000077800105</t>
+  </si>
+  <si>
+    <t>Bari Catering Limited</t>
+  </si>
+  <si>
+    <t>1, West Road, Westcliff-On-Sea, Ss0 9au</t>
+  </si>
+  <si>
+    <t>N28000077801108</t>
+  </si>
+  <si>
+    <t>11, West Road, Westcliff-On-Sea, Ss0 9au</t>
+  </si>
+  <si>
+    <t>N37000050040403</t>
+  </si>
+  <si>
+    <t>4, Nelson Road, Leigh-On-Sea, Essex, Ss9 3hu</t>
+  </si>
+  <si>
+    <t>N38000016810605</t>
+  </si>
+  <si>
+    <t>106, Bridgwater Drive, Westcliff-On-Sea, Essex, Ss0 0dh</t>
+  </si>
+  <si>
+    <t>N39000028514377</t>
+  </si>
+  <si>
+    <t>Esp Electricity Limited</t>
+  </si>
+  <si>
+    <t>Independent Distribution Network, Operator - Espe035200, Smallholding, Eastwoodbury Lane, Southend-On-Sea, Essex, Ss2 6xf</t>
+  </si>
+  <si>
+    <t>N40000045207704</t>
+  </si>
+  <si>
+    <t>Zest Avenue Ltd</t>
+  </si>
+  <si>
+    <t>77, Leigh Road, Leigh-On-Sea, Essex, Ss9 1jn</t>
+  </si>
+  <si>
+    <t>N4000004520970A</t>
+  </si>
+  <si>
+    <t>97, Leigh Road, Leigh-On-Sea, Essex, Ss9 1jl</t>
+  </si>
+  <si>
+    <t>N40000045213315</t>
+  </si>
+  <si>
+    <t>133, Leigh Road, Leigh-On-Sea, Essex, Ss9 1jq</t>
+  </si>
+  <si>
+    <t>N40000045218408</t>
+  </si>
+  <si>
+    <t>184, Leigh Road, Leigh-On-Sea, Essex, Ss9 1bt</t>
+  </si>
+  <si>
+    <t>N41000045000109</t>
+  </si>
+  <si>
+    <t>Belgy Property Services Ltd</t>
+  </si>
+  <si>
+    <t>1, Leigh Hall Road, Leigh-On-Sea, Essex, Ss9 1rl</t>
+  </si>
+  <si>
+    <t>N4200004702081B</t>
+  </si>
+  <si>
+    <t>Suite 3 Business Centre, Madeira Avenue, Leigh-On-Sea, Essex, Ss9 3eb</t>
+  </si>
+  <si>
+    <t>N4200004702081F</t>
+  </si>
+  <si>
+    <t>Businessland It Telecoms Holdings Limited</t>
+  </si>
+  <si>
+    <t>Suite 7 Business Centre, Madeira Avenue, Leigh-On-Sea, Essex, Ss9 3eb</t>
+  </si>
+  <si>
+    <t>Uk Golf Zone Ltd</t>
+  </si>
+  <si>
+    <t>N43000028918718</t>
+  </si>
+  <si>
+    <t>187, Elmsleigh Drive, Leigh-On-Sea, Essex, Ss9 4jh</t>
   </si>
   <si>
     <t>N44000028705704</t>
   </si>
   <si>
-    <t>Stronghold Estate Limited</t>
+    <t>Happyhippyhospitality Ltd</t>
   </si>
   <si>
     <t>57, Elm Road, Leigh-On-Sea, Essex, Ss9 1sp</t>
   </si>
   <si>
-    <t>N44000028709207</t>
-[...125 lines deleted...]
-    <t>N52000053380865</t>
+    <t>N44000028706001</t>
+  </si>
+  <si>
+    <t>58/62, Elm Road, Leigh-On-Sea, Essex, Ss9 1sn</t>
+  </si>
+  <si>
+    <t>N45000057212715</t>
+  </si>
+  <si>
+    <t>Paye Properties Limited</t>
+  </si>
+  <si>
+    <t>(Upper), 27, Ronald Hill Grove, Leigh-On-Sea, Essex, Ss9 2jb</t>
+  </si>
+  <si>
+    <t>N46000036232009</t>
+  </si>
+  <si>
+    <t>20, High Street, Leigh-On-Sea, Essex, Ss9 2en</t>
+  </si>
+  <si>
+    <t>N47000016206001</t>
+  </si>
+  <si>
+    <t>Annex At, 60, Bonchurch Avenue, Leigh-On-Sea, Essex, Ss9 3at</t>
+  </si>
+  <si>
+    <t>N48000028315703</t>
+  </si>
+  <si>
+    <t>Lg Property Investments (Essex) Limited</t>
+  </si>
+  <si>
+    <t>153/157, Eastwood Road North, Leigh-On-Sea, Essex, Ss9 4nd</t>
+  </si>
+  <si>
+    <t>Hairdressing Salon And Premises</t>
+  </si>
+  <si>
+    <t>N48000028334102</t>
+  </si>
+  <si>
+    <t>341, Eastwood Road North, Leigh-On-Sea, Essex, Ss9 4lt</t>
+  </si>
+  <si>
+    <t>N48000028334121</t>
+  </si>
+  <si>
+    <t>Sygma Financial Services Ltd</t>
+  </si>
+  <si>
+    <t>343, Eastwood Road North, Leigh-On-Sea, Essex, Ss9 4lt</t>
+  </si>
+  <si>
+    <t>N5200005338051B</t>
+  </si>
+  <si>
+    <t>Newell Properties Developments Ltd</t>
+  </si>
+  <si>
+    <t>51b, Progress Road, Leigh On Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N520000533808T2</t>
   </si>
   <si>
     <t>Keyser Investments Limited</t>
   </si>
   <si>
-    <t>Suite 5 1st Flr, Progress House, 41, Progress Road, Leigh On Sea, Essex, Ss9 5pr</t>
-[...17 lines deleted...]
-    <t>N520000533835A3</t>
+    <t>Suite 2, Progress House, 41, Progress Road, Leigh On Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>Estuary Fx Ltd</t>
+  </si>
+  <si>
+    <t>N52000053383502</t>
+  </si>
+  <si>
+    <t>Newcroft Enterprise Centre Ltd</t>
+  </si>
+  <si>
+    <t>Office 2, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
   </si>
   <si>
     <t>Horton Homes 2 Limited</t>
   </si>
   <si>
-    <t>Warehouse A3, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
-[...8 lines deleted...]
-    <t>151, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5xe</t>
+    <t>N52000053383505</t>
+  </si>
+  <si>
+    <t>Office 5, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338350B</t>
+  </si>
+  <si>
+    <t>Tapp'D Cocktails Limited In Liquidation</t>
+  </si>
+  <si>
+    <t>Warehouse B, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338350C</t>
+  </si>
+  <si>
+    <t>Warehouse C, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338351A</t>
+  </si>
+  <si>
+    <t>Warehouse A1 At, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338352A</t>
+  </si>
+  <si>
+    <t>Warehouse A2 At , 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338354A</t>
+  </si>
+  <si>
+    <t>Warehouse A4 At, 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
+  </si>
+  <si>
+    <t>N5200005338355A</t>
+  </si>
+  <si>
+    <t>Warehouse A5 At , 35, Progress Road, Leigh-On-Sea, Essex, Ss9 5pr</t>
   </si>
   <si>
     <t>N52000057936009</t>
   </si>
   <si>
-    <t>Ylli Holdings Limited</t>
+    <t>Antonelahazizi Limited</t>
   </si>
   <si>
     <t>360, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5pu</t>
   </si>
   <si>
-    <t>N52000057936333</t>
-[...11 lines deleted...]
-    <t>365, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5ps</t>
+    <t>Police Station And Premises</t>
+  </si>
+  <si>
+    <t>N52000057936456</t>
+  </si>
+  <si>
+    <t>First Choice Car Imports Ltd</t>
+  </si>
+  <si>
+    <t>Land R/O 368, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5pt</t>
   </si>
   <si>
     <t>N52000057941007</t>
   </si>
   <si>
+    <t>Essex &amp; Herts Air Ambulance Trust</t>
+  </si>
+  <si>
     <t>410, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5pt</t>
   </si>
   <si>
-    <t>N5300002811240B</t>
-[...140 lines deleted...]
-    <t>Unit 95b R/O, 95, Prince Avenue, Southend-On-Sea, Ss2 6rl</t>
+    <t>N52000057956407</t>
+  </si>
+  <si>
+    <t>Old Oak Pub Company Limited</t>
+  </si>
+  <si>
+    <t>The Oakwood 564, Rayleigh Road, Leigh-On-Sea, Essex, Ss9 5hx</t>
+  </si>
+  <si>
+    <t>N53000028112203</t>
+  </si>
+  <si>
+    <t>122, Eastwood Old Road, Leigh-On-Sea, Essex, Ss9 4ry</t>
+  </si>
+  <si>
+    <t>N54000017105419</t>
+  </si>
+  <si>
+    <t>Frey Ltd</t>
+  </si>
+  <si>
+    <t>54a, The Broadway, Leigh-On-Sea, Ss9 1ag</t>
+  </si>
+  <si>
+    <t>N55000037700919</t>
+  </si>
+  <si>
+    <t>Grice Property Ltd</t>
+  </si>
+  <si>
+    <t>11, Hartington Road, Southend-On-Sea, Essex, Ss1 2hr</t>
+  </si>
+  <si>
+    <t>N5500008022010B</t>
+  </si>
+  <si>
+    <t>Beach Hut 201, Thorpe Esplanade, Southend On Sea, Essex, Ss1 3bg</t>
+  </si>
+  <si>
+    <t>Beach Hut And Premises</t>
+  </si>
+  <si>
+    <t>N55000080222407</t>
+  </si>
+  <si>
+    <t>Beach Hut 224, Thorpe Esplanade, Southend On Sea, Essex, Ss1 3bg</t>
+  </si>
+  <si>
+    <t>N56000055501357</t>
+  </si>
+  <si>
+    <t>Aqua In Ltd</t>
+  </si>
+  <si>
+    <t>Hand Car Wash At Tesco, Prince Avenue, Westcliff On Sea, Essex, Ss0 0ew</t>
   </si>
   <si>
     <t>N56000055509503</t>
   </si>
   <si>
+    <t>A1 Construction &amp; Refurbishment Ltd</t>
+  </si>
+  <si>
     <t>Unit 95c R/O, 95, Prince Avenue, Southend-On-Sea, Ss2 6rl</t>
   </si>
   <si>
-    <t>N5600005550952C</t>
-[...32 lines deleted...]
-    <t>11a, Gnd Flr Front, Ashleigh Drive, Leigh-On-Sea, Essex, Ss9 1ad</t>
+    <t>N56000058410913</t>
+  </si>
+  <si>
+    <t>Gb Outdoor Limited</t>
+  </si>
+  <si>
+    <t>Advertising Right Adj, 109-121, Rochford Road, Southend-On-Sea, Essex, Ss2 6sr</t>
+  </si>
+  <si>
+    <t>Advertising Right And Premises</t>
+  </si>
+  <si>
+    <t>N57000010300936</t>
+  </si>
+  <si>
+    <t>Gnd Flr 11, Ashleigh Drive, Leigh-On-Sea, Essex, Ss9 1ad</t>
+  </si>
+  <si>
+    <t>N57000010300945</t>
+  </si>
+  <si>
+    <t>The Body Matters Limited</t>
+  </si>
+  <si>
+    <t>Studio Five, Gnd Flr Rear, 11a, Ashleigh Drive, Leigh-On-Sea, Essex, Ss9 1ad</t>
+  </si>
+  <si>
+    <t>Store Store And Premises</t>
   </si>
   <si>
     <t>N57000017102118</t>
   </si>
   <si>
-    <t>Castelnau Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>21a, The Broadway, Leigh-On-Sea, Essex, Ss9 1pa</t>
   </si>
   <si>
     <t>N57000017102315</t>
   </si>
   <si>
+    <t>The Juice Bay Leigh Limited</t>
+  </si>
+  <si>
     <t>23a, The Broadway, Leigh-On-Sea, Essex, Ss9 1pa</t>
   </si>
   <si>
-    <t>N5700001710350B</t>
-[...110 lines deleted...]
-    <t>59, Rectory Grove, Leigh-On-Sea, Essex, Ss9 2ha</t>
+    <t>N57000017105205</t>
+  </si>
+  <si>
+    <t>Los Pasta Co Ltd</t>
+  </si>
+  <si>
+    <t>52, The Broadway, Leigh-On-Sea, Essex, Ss9 1ag</t>
+  </si>
+  <si>
+    <t>N5700001710560A</t>
+  </si>
+  <si>
+    <t>56, The Broadway, Leigh-On-Sea, Essex, Ss9 1ag</t>
+  </si>
+  <si>
+    <t>N5700001710680A</t>
+  </si>
+  <si>
+    <t>68, The Broadway, Leigh-On-Sea, Essex, Ss9 1ae</t>
+  </si>
+  <si>
+    <t>N57000017107215</t>
+  </si>
+  <si>
+    <t>A&amp;R Styles Limited</t>
+  </si>
+  <si>
+    <t>72, The Broadway, Leigh-On-Sea, Essex, Ss9 1ae</t>
+  </si>
+  <si>
+    <t>N5700001710930A</t>
+  </si>
+  <si>
+    <t>Silvi Enterprise Ltd</t>
+  </si>
+  <si>
+    <t>93, The Broadway, Leigh-On-Sea, Essex, Ss9 1pg</t>
+  </si>
+  <si>
+    <t>N57000017114609</t>
+  </si>
+  <si>
+    <t>The Property Personal Assistant Ltd</t>
+  </si>
+  <si>
+    <t>146, The Broadway, Leigh-On-Sea, Essex, Ss9 1aa</t>
+  </si>
+  <si>
+    <t>Nirjala Ltd</t>
+  </si>
+  <si>
+    <t>N57000017199939</t>
+  </si>
+  <si>
+    <t>Unit 3a , Clements Arcade, The Broadway, Leigh-On-Sea, Essex, Ss9 1pa</t>
+  </si>
+  <si>
+    <t>N57000044224889</t>
+  </si>
+  <si>
+    <t>Kwk. Limited</t>
+  </si>
+  <si>
+    <t>9, Sans Souci, 48, Leigh Park Road, Leigh-On-Sea, Essex, Ss9 2du</t>
+  </si>
+  <si>
+    <t>N5700004510111B</t>
+  </si>
+  <si>
+    <t>Gabs Grazing Ltd</t>
+  </si>
+  <si>
+    <t>Unit 1, Quarterdeck 11/13, Leigh Hill, Leigh-On-Sea, Essex, Ss9 2dr</t>
+  </si>
+  <si>
+    <t>N57000058000617</t>
+  </si>
+  <si>
+    <t>6, Rectory Grove, Leigh-On-Sea, Essex, Ss9 2he</t>
+  </si>
+  <si>
+    <t>N57000058011113</t>
+  </si>
+  <si>
+    <t>Style And Stillness Ltd</t>
+  </si>
+  <si>
+    <t>111/113, Rectory Grove, Leigh-On-Sea, Essex, Ss9 2hw</t>
+  </si>
+  <si>
+    <t>N57000058011202</t>
+  </si>
+  <si>
+    <t>112, Rectory Grove, Leigh-On-Sea, Essex, Ss9 2hl</t>
   </si>
   <si>
     <t>Property Reference</t>
   </si>
   <si>
     <t>Liable Parties</t>
   </si>
   <si>
     <t>Property Address</t>
+  </si>
+  <si>
+    <t>NDR Property Description</t>
   </si>
   <si>
     <t>Rateable Value</t>
   </si>
   <si>
     <t>Liability Start Date</t>
   </si>
   <si>
     <t>Created Date</t>
   </si>
   <si>
     <t>Redacted; personal information</t>
   </si>
   <si>
     <t xml:space="preserve">Poundstretcher Ltd </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\ mmm\ yyyy"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
@@ -2041,60 +2050,57 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
@@ -2435,5404 +2441,6541 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F268"/>
+  <dimension ref="A1:G282"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B228" sqref="B228"/>
+      <selection activeCell="B198" sqref="B198"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="20.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="18.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.08984375" customWidth="1"/>
-    <col min="2" max="2" width="39.90625" customWidth="1"/>
+    <col min="1" max="1" width="19.1796875" customWidth="1"/>
+    <col min="2" max="2" width="43.1796875" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
-    <col min="4" max="4" width="11" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="39.1796875" customWidth="1"/>
+    <col min="4" max="4" width="13.7265625" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="11.81640625" customWidth="1"/>
+    <col min="7" max="7" width="12.453125" customWidth="1"/>
+    <col min="8" max="8" width="39.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="5" customFormat="1" ht="68.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:7" s="4" customFormat="1" ht="64" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="18.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1">
+        <v>14500</v>
+      </c>
+      <c r="F2" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G2" s="2">
+        <v>46178.460682870398</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E3" s="1">
+        <v>5400</v>
+      </c>
+      <c r="F3" s="2">
+        <v>45901</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46232.541145833296</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1">
+        <v>5800</v>
+      </c>
+      <c r="F4" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G4" s="2">
+        <v>46177.540810185201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1">
+        <v>19750</v>
+      </c>
+      <c r="F5" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G5" s="2">
+        <v>46219.544259259303</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="1">
+        <v>10500</v>
+      </c>
+      <c r="F6" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46233.536053240699</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="1">
+        <v>9800</v>
+      </c>
+      <c r="F7" s="2">
+        <v>45292</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46181.635486111103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="1">
+        <v>6200</v>
+      </c>
+      <c r="F8" s="2">
+        <v>45509</v>
+      </c>
+      <c r="G8" s="2">
+        <v>46239.463912036997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="1">
+        <v>26750</v>
+      </c>
+      <c r="F9" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G9" s="2">
+        <v>46234.661203703698</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E10" s="1">
+        <v>6300</v>
+      </c>
+      <c r="F10" s="2">
+        <v>46160</v>
+      </c>
+      <c r="G10" s="2">
+        <v>46184.452951388899</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F11" s="2">
+        <v>46189</v>
+      </c>
+      <c r="G11" s="2">
+        <v>46192.6264814815</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="1">
+        <v>5700</v>
+      </c>
+      <c r="F12" s="2">
+        <v>46101</v>
+      </c>
+      <c r="G12" s="2">
+        <v>46223.695995370399</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="1">
+        <v>8300</v>
+      </c>
+      <c r="F13" s="2">
+        <v>46016</v>
+      </c>
+      <c r="G13" s="2">
+        <v>46230.692777777796</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E14" s="1">
+        <v>31750</v>
+      </c>
+      <c r="F14" s="2">
+        <v>46082</v>
+      </c>
+      <c r="G14" s="2">
+        <v>46205.668124999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E15" s="1">
+        <v>14750</v>
+      </c>
+      <c r="F15" s="2">
+        <v>45931</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46182.400208333303</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="1">
+        <v>12250</v>
+      </c>
+      <c r="F16" s="2">
+        <v>46022</v>
+      </c>
+      <c r="G16" s="2">
+        <v>46213.681655092601</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="1">
+        <v>34500</v>
+      </c>
+      <c r="F17" s="2">
+        <v>46151</v>
+      </c>
+      <c r="G17" s="2">
+        <v>46177.6266666667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="1">
+        <v>4600</v>
+      </c>
+      <c r="F18" s="2">
+        <v>46156</v>
+      </c>
+      <c r="G18" s="2">
+        <v>46205.520810185197</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E19" s="1">
+        <v>4100</v>
+      </c>
+      <c r="F19" s="2">
+        <v>45207</v>
+      </c>
+      <c r="G19" s="2">
+        <v>46160.5563078704</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E20" s="1">
+        <v>50000</v>
+      </c>
+      <c r="F20" s="2">
+        <v>46115</v>
+      </c>
+      <c r="G20" s="2">
+        <v>46182.417673611097</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="1">
+        <v>750</v>
+      </c>
+      <c r="F21" s="2">
+        <v>46077</v>
+      </c>
+      <c r="G21" s="2">
+        <v>46178.519340277802</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E22" s="1">
+        <v>4600</v>
+      </c>
+      <c r="F22" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G22" s="2">
+        <v>46169.596539351798</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="1">
+        <v>8200</v>
+      </c>
+      <c r="F23" s="2">
+        <v>45108</v>
+      </c>
+      <c r="G23" s="2">
+        <v>46189.544016203698</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F24" s="2">
+        <v>46082</v>
+      </c>
+      <c r="G24" s="2">
+        <v>46195.636134259301</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F25" s="2">
+        <v>45927</v>
+      </c>
+      <c r="G25" s="2">
+        <v>46232.615914351903</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E26" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F26" s="2">
+        <v>45351</v>
+      </c>
+      <c r="G26" s="2">
+        <v>46210.633321759298</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E27" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F27" s="2">
+        <v>45959</v>
+      </c>
+      <c r="G27" s="2">
+        <v>46216.409317129597</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="1">
+        <v>23750</v>
+      </c>
+      <c r="F28" s="2">
+        <v>46135</v>
+      </c>
+      <c r="G28" s="2">
+        <v>46226.526412036997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F29" s="2">
+        <v>46148</v>
+      </c>
+      <c r="G29" s="2">
+        <v>46155.500972222202</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="1">
+        <v>9800</v>
+      </c>
+      <c r="F30" s="2">
+        <v>46076</v>
+      </c>
+      <c r="G30" s="2">
+        <v>46230.567997685197</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F31" s="2">
+        <v>46091</v>
+      </c>
+      <c r="G31" s="2">
+        <v>46232.597662036998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="1">
+        <v>13750</v>
+      </c>
+      <c r="F32" s="2">
+        <v>46119</v>
+      </c>
+      <c r="G32" s="2">
+        <v>46184.693483796298</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F33" s="2">
+        <v>46059</v>
+      </c>
+      <c r="G33" s="2">
+        <v>46234.652962963002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2800</v>
+      </c>
+      <c r="F34" s="2">
+        <v>46216</v>
+      </c>
+      <c r="G34" s="2">
+        <v>46224.619861111103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2650</v>
+      </c>
+      <c r="F35" s="2">
+        <v>46216</v>
+      </c>
+      <c r="G35" s="2">
+        <v>46224.614166666703</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="2">
+        <v>46216</v>
+      </c>
+      <c r="G36" s="2">
+        <v>46224.622141203698</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E37" s="1">
+        <v>8700</v>
+      </c>
+      <c r="F37" s="2">
+        <v>45665</v>
+      </c>
+      <c r="G37" s="2">
+        <v>46170.572916666701</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="1">
+        <v>3150</v>
+      </c>
+      <c r="F38" s="2">
+        <v>45275</v>
+      </c>
+      <c r="G38" s="2">
+        <v>46233.7020486111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1950</v>
+      </c>
+      <c r="F39" s="2">
+        <v>46100</v>
+      </c>
+      <c r="G39" s="2">
+        <v>46232.6347453704</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="1">
+        <v>10750</v>
+      </c>
+      <c r="F40" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G40" s="2">
+        <v>46177.393854166701</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F41" s="2">
+        <v>46120</v>
+      </c>
+      <c r="G41" s="2">
+        <v>46184.704976851899</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="1">
+        <v>90</v>
+      </c>
+      <c r="F42" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G42" s="2">
+        <v>46196.396666666697</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F43" s="2">
+        <v>46172</v>
+      </c>
+      <c r="G43" s="2">
+        <v>46183.664247685199</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="1">
+        <v>4550</v>
+      </c>
+      <c r="F44" s="2">
+        <v>45972</v>
+      </c>
+      <c r="G44" s="2">
+        <v>46226.6186689815</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E45" s="1">
+        <v>50000</v>
+      </c>
+      <c r="F45" s="2">
+        <v>46227</v>
+      </c>
+      <c r="G45" s="2">
+        <v>46237.689444444397</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="1">
+        <v>16500</v>
+      </c>
+      <c r="F46" s="2">
+        <v>46150</v>
+      </c>
+      <c r="G46" s="2">
+        <v>46162.624178240701</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="1">
+        <v>45250</v>
+      </c>
+      <c r="F47" s="2">
+        <v>46189</v>
+      </c>
+      <c r="G47" s="2">
+        <v>46192.630844907399</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" s="1">
+        <v>132000</v>
+      </c>
+      <c r="F48" s="2">
+        <v>46189</v>
+      </c>
+      <c r="G48" s="2">
+        <v>46192.636527777802</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E49" s="1">
+        <v>550</v>
+      </c>
+      <c r="F49" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G49" s="2">
+        <v>46238.697372685201</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E50" s="1">
+        <v>3600</v>
+      </c>
+      <c r="F50" s="2">
+        <v>46143</v>
+      </c>
+      <c r="G50" s="2">
+        <v>46209.647071759297</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E51" s="1">
+        <v>13750</v>
+      </c>
+      <c r="F51" s="2">
+        <v>46138</v>
+      </c>
+      <c r="G51" s="2">
+        <v>46210.568634259304</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E52" s="1">
+        <v>20250</v>
+      </c>
+      <c r="F52" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G52" s="2">
+        <v>46219.486134259299</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E53" s="1">
+        <v>12750</v>
+      </c>
+      <c r="F53" s="2">
+        <v>46134</v>
+      </c>
+      <c r="G53" s="2">
+        <v>46203.391412037003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F54" s="2">
+        <v>45901</v>
+      </c>
+      <c r="G54" s="2">
+        <v>46205.444525462997</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E55" s="1">
+        <v>11750</v>
+      </c>
+      <c r="F55" s="2">
+        <v>46028</v>
+      </c>
+      <c r="G55" s="2">
+        <v>46189.669930555603</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E56" s="1">
+        <v>49750</v>
+      </c>
+      <c r="F56" s="2">
+        <v>46190</v>
+      </c>
+      <c r="G56" s="2">
+        <v>46212.636631944399</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E57" s="1">
+        <v>167000</v>
+      </c>
+      <c r="F57" s="2">
+        <v>46191</v>
+      </c>
+      <c r="G57" s="2">
+        <v>46212.634803240697</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E58" s="1">
+        <v>23500</v>
+      </c>
+      <c r="F58" s="2">
+        <v>46145</v>
+      </c>
+      <c r="G58" s="2">
+        <v>46191.698449074102</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E59" s="1">
+        <v>47750</v>
+      </c>
+      <c r="F59" s="2">
+        <v>46128</v>
+      </c>
+      <c r="G59" s="2">
+        <v>46184.678414351903</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G60" s="2">
+        <v>46226.458761574097</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="1">
+        <v>7100</v>
+      </c>
+      <c r="F61" s="2">
+        <v>45973</v>
+      </c>
+      <c r="G61" s="2">
+        <v>46164.542384259301</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="1">
+        <v>49250</v>
+      </c>
+      <c r="F62" s="2">
+        <v>46121</v>
+      </c>
+      <c r="G62" s="2">
+        <v>46160.449178240699</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E63" s="1">
+        <v>800</v>
+      </c>
+      <c r="F63" s="2">
+        <v>46104</v>
+      </c>
+      <c r="G63" s="2">
+        <v>46203.559351851902</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="1">
+        <v>30750</v>
+      </c>
+      <c r="F64" s="2">
+        <v>46064</v>
+      </c>
+      <c r="G64" s="2">
+        <v>46238.412372685198</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2800</v>
+      </c>
+      <c r="F65" s="2">
+        <v>45047</v>
+      </c>
+      <c r="G65" s="2">
+        <v>46177.649930555599</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" s="1">
+        <v>3550</v>
+      </c>
+      <c r="F66" s="2">
+        <v>46219</v>
+      </c>
+      <c r="G66" s="2">
+        <v>46233.707951388897</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E67" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F67" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G67" s="2">
+        <v>46195.498368055603</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F68" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G68" s="2">
+        <v>46195.449444444399</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" s="1">
+        <v>4400</v>
+      </c>
+      <c r="F69" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G69" s="2">
+        <v>46195.458483796298</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F70" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G70" s="2">
+        <v>46195.467094907399</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2400</v>
+      </c>
+      <c r="F71" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G71" s="2">
+        <v>46195.472187500003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E72" s="1">
+        <v>3650</v>
+      </c>
+      <c r="F72" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G72" s="2">
+        <v>46195.476539351897</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1875</v>
+      </c>
+      <c r="F73" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G73" s="2">
+        <v>46195.481041666702</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E74" s="1">
+        <v>4300</v>
+      </c>
+      <c r="F74" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G74" s="2">
+        <v>46195.486296296302</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1950</v>
+      </c>
+      <c r="F75" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G75" s="2">
+        <v>46195.493287037003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F76" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G76" s="2">
+        <v>46195.500185185199</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F77" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G77" s="2">
+        <v>46195.505682870396</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1550</v>
+      </c>
+      <c r="F78" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G78" s="2">
+        <v>46195.511990740699</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1125</v>
+      </c>
+      <c r="F79" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G79" s="2">
+        <v>46195.5152199074</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E80" s="1">
+        <v>3900</v>
+      </c>
+      <c r="F80" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G80" s="2">
+        <v>46195.5222685185</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2425</v>
+      </c>
+      <c r="F81" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G81" s="2">
+        <v>46195.528101851902</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F82" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G82" s="2">
+        <v>46195.517893518503</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E83" s="1">
+        <v>8600</v>
+      </c>
+      <c r="F83" s="2">
+        <v>46112</v>
+      </c>
+      <c r="G83" s="2">
+        <v>46230.643020833297</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E84" s="1">
+        <v>41500</v>
+      </c>
+      <c r="F84" s="2">
+        <v>46054</v>
+      </c>
+      <c r="G84" s="2">
+        <v>46178.391504629602</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E85" s="1">
+        <v>6200</v>
+      </c>
+      <c r="F85" s="2">
+        <v>46094</v>
+      </c>
+      <c r="G85" s="2">
+        <v>46219.551550925898</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E86" s="1">
+        <v>9600</v>
+      </c>
+      <c r="F86" s="2">
+        <v>46162</v>
+      </c>
+      <c r="G86" s="2">
+        <v>46177.723449074103</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E87" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F87" s="2">
+        <v>46048</v>
+      </c>
+      <c r="G87" s="2">
+        <v>46184.448657407404</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E88" s="1">
+        <v>32250</v>
+      </c>
+      <c r="F88" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G88" s="2">
+        <v>46156.492569444403</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F89" s="2">
+        <v>46059</v>
+      </c>
+      <c r="G89" s="2">
+        <v>46211.480671296304</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2650</v>
+      </c>
+      <c r="F90" s="2">
+        <v>45897</v>
+      </c>
+      <c r="G90" s="2">
+        <v>46209.627997685202</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E91" s="1">
+        <v>10750</v>
+      </c>
+      <c r="F91" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G91" s="2">
+        <v>46227.378425925897</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E92" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F92" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G92" s="2">
+        <v>46227.391956018502</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E93" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F93" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G93" s="2">
+        <v>46227.398368055598</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E94" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F94" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G94" s="2">
+        <v>46213.651377314804</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E95" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F95" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G95" s="2">
+        <v>46227.407627314802</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1125</v>
+      </c>
+      <c r="F96" s="2">
+        <v>45776</v>
+      </c>
+      <c r="G96" s="2">
+        <v>46232.590474536999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E97" s="1">
+        <v>11750</v>
+      </c>
+      <c r="F97" s="2">
+        <v>45914</v>
+      </c>
+      <c r="G97" s="2">
+        <v>46182.563506944403</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E98" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F98" s="2">
+        <v>46111</v>
+      </c>
+      <c r="G98" s="2">
+        <v>46177.410648148201</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E99" s="1">
+        <v>8700</v>
+      </c>
+      <c r="F99" s="2">
+        <v>46003</v>
+      </c>
+      <c r="G99" s="2">
+        <v>46169.474479166704</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E100" s="1">
+        <v>110000</v>
+      </c>
+      <c r="F100" s="2">
+        <v>46175</v>
+      </c>
+      <c r="G100" s="2">
+        <v>46176.476261574098</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E101" s="1">
+        <v>7900</v>
+      </c>
+      <c r="F101" s="2">
+        <v>46156</v>
+      </c>
+      <c r="G101" s="2">
+        <v>46183.554675925901</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E102" s="1">
+        <v>5800</v>
+      </c>
+      <c r="F102" s="2">
+        <v>46199</v>
+      </c>
+      <c r="G102" s="2">
+        <v>46197.516909722202</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E103" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F103" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G103" s="2">
+        <v>46238.458715277797</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E104" s="1">
+        <v>4550</v>
+      </c>
+      <c r="F104" s="2">
+        <v>45930</v>
+      </c>
+      <c r="G104" s="2">
+        <v>46209.529837962997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E105" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F105" s="2">
+        <v>43994</v>
+      </c>
+      <c r="G105" s="2">
+        <v>46176.578414351898</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E106" s="1">
+        <v>5200</v>
+      </c>
+      <c r="F106" s="2">
+        <v>45917</v>
+      </c>
+      <c r="G106" s="2">
+        <v>46164.429259259297</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2650</v>
+      </c>
+      <c r="F107" s="2">
+        <v>45641</v>
+      </c>
+      <c r="G107" s="2">
+        <v>46177.479849536998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E108" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F108" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G108" s="2">
+        <v>46239.510636574101</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F109" s="2">
+        <v>45778</v>
+      </c>
+      <c r="G109" s="2">
+        <v>46232.619722222204</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E110" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F110" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G110" s="2">
+        <v>46232.619976851798</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E111" s="1">
+        <v>10500</v>
+      </c>
+      <c r="F111" s="2">
+        <v>46105</v>
+      </c>
+      <c r="G111" s="2">
+        <v>46234.684733796297</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E112" s="1">
+        <v>12250</v>
+      </c>
+      <c r="F112" s="2">
+        <v>46202</v>
+      </c>
+      <c r="G112" s="2">
+        <v>46212.432916666701</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" s="1">
+        <v>12750</v>
+      </c>
+      <c r="F113" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G113" s="2">
+        <v>46157.613634259302</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F114" s="2">
+        <v>45872</v>
+      </c>
+      <c r="G114" s="2">
+        <v>46177.519409722197</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F115" s="2">
+        <v>45871</v>
+      </c>
+      <c r="G115" s="2">
+        <v>46160.584444444401</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F116" s="2">
+        <v>45658</v>
+      </c>
+      <c r="G116" s="2">
+        <v>46161.660115740699</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E117" s="1">
+        <v>4300</v>
+      </c>
+      <c r="F117" s="2">
+        <v>45903</v>
+      </c>
+      <c r="G117" s="2">
+        <v>46232.609143518501</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E118" s="1">
+        <v>6100</v>
+      </c>
+      <c r="F118" s="2">
+        <v>46083</v>
+      </c>
+      <c r="G118" s="2">
+        <v>46160.6239236111</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F119" s="2">
+        <v>46203</v>
+      </c>
+      <c r="G119" s="2">
+        <v>46224.485381944403</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E120" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F120" s="2">
+        <v>45868</v>
+      </c>
+      <c r="G120" s="2">
+        <v>46192.679652777799</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" s="1">
+        <v>9900</v>
+      </c>
+      <c r="F121" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G121" s="2">
+        <v>46169.671307870398</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E122" s="1">
+        <v>6300</v>
+      </c>
+      <c r="F122" s="2">
+        <v>46234</v>
+      </c>
+      <c r="G122" s="2">
+        <v>46210.461550925902</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E123" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F123" s="2">
+        <v>46173</v>
+      </c>
+      <c r="G123" s="2">
+        <v>46224.433194444398</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E124" s="1">
+        <v>4900</v>
+      </c>
+      <c r="F124" s="2">
+        <v>45852</v>
+      </c>
+      <c r="G124" s="2">
+        <v>46162.536597222199</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E125" s="1">
+        <v>6400</v>
+      </c>
+      <c r="F125" s="2">
+        <v>45294</v>
+      </c>
+      <c r="G125" s="2">
+        <v>46217.417430555601</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E126" s="1">
+        <v>3000</v>
+      </c>
+      <c r="F126" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G126" s="2">
+        <v>46237.670729166697</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E127" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F127" s="2">
+        <v>46172</v>
+      </c>
+      <c r="G127" s="2">
+        <v>46238.528148148202</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E128" s="1">
+        <v>8900</v>
+      </c>
+      <c r="F128" s="2">
+        <v>46143</v>
+      </c>
+      <c r="G128" s="2">
+        <v>46161.544409722199</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E129" s="1">
+        <v>13750</v>
+      </c>
+      <c r="F129" s="2">
+        <v>46182</v>
+      </c>
+      <c r="G129" s="2">
+        <v>46220.628148148098</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E130" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F130" s="2">
+        <v>45663</v>
+      </c>
+      <c r="G130" s="2">
+        <v>46176.6101851852</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E131" s="1">
+        <v>5500</v>
+      </c>
+      <c r="F131" s="2">
+        <v>46212</v>
+      </c>
+      <c r="G131" s="2">
+        <v>46198.491805555597</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E132" s="1">
+        <v>6700</v>
+      </c>
+      <c r="F132" s="2">
+        <v>46243</v>
+      </c>
+      <c r="G132" s="2">
+        <v>46211.708101851902</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F133" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G133" s="2">
+        <v>46197.405694444402</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E134" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F134" s="2">
+        <v>46209</v>
+      </c>
+      <c r="G134" s="2">
+        <v>46232.671273148102</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E135" s="1">
+        <v>8700</v>
+      </c>
+      <c r="F135" s="2">
+        <v>45111</v>
+      </c>
+      <c r="G135" s="2">
+        <v>46209.497499999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2800</v>
+      </c>
+      <c r="F136" s="2">
+        <v>45697</v>
+      </c>
+      <c r="G136" s="2">
+        <v>46209.401250000003</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E137" s="1">
+        <v>12250</v>
+      </c>
+      <c r="F137" s="2">
+        <v>46225</v>
+      </c>
+      <c r="G137" s="2">
+        <v>46239.670578703699</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E138" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F138" s="2">
+        <v>46265</v>
+      </c>
+      <c r="G138" s="2">
+        <v>46237.569884259297</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E139" s="1">
+        <v>25000</v>
+      </c>
+      <c r="F139" s="2">
+        <v>46132</v>
+      </c>
+      <c r="G139" s="2">
+        <v>46154.387384259302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" s="1">
+        <v>30750</v>
+      </c>
+      <c r="F140" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G140" s="2">
+        <v>46192.563009259298</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E141" s="1">
+        <v>14750</v>
+      </c>
+      <c r="F141" s="2">
+        <v>45809</v>
+      </c>
+      <c r="G141" s="2">
+        <v>46230.450474537</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="1">
+        <v>7300</v>
+      </c>
+      <c r="F142" s="2">
+        <v>45869</v>
+      </c>
+      <c r="G142" s="2">
+        <v>46217.467951388899</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E143" s="1">
+        <v>9100</v>
+      </c>
+      <c r="F143" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G143" s="2">
+        <v>46184.672858796301</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E144" s="1">
+        <v>3850</v>
+      </c>
+      <c r="F144" s="2">
+        <v>42095</v>
+      </c>
+      <c r="G144" s="2">
+        <v>46161.517060185201</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E145" s="1">
+        <v>3700</v>
+      </c>
+      <c r="F145" s="2">
+        <v>46142</v>
+      </c>
+      <c r="G145" s="2">
+        <v>46181.699907407397</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E146" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F146" s="2">
+        <v>46082</v>
+      </c>
+      <c r="G146" s="2">
+        <v>46160.701874999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E147" s="1">
+        <v>14750</v>
+      </c>
+      <c r="F147" s="2">
+        <v>46050</v>
+      </c>
+      <c r="G147" s="2">
+        <v>46213.671944444402</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E148" s="1">
+        <v>3550</v>
+      </c>
+      <c r="F148" s="2">
+        <v>46054</v>
+      </c>
+      <c r="G148" s="2">
+        <v>46226.6090162037</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E149" s="1">
+        <v>17500</v>
+      </c>
+      <c r="F149" s="2">
+        <v>46202</v>
+      </c>
+      <c r="G149" s="2">
+        <v>46219.466874999998</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E150" s="1">
+        <v>3550</v>
+      </c>
+      <c r="F150" s="2">
+        <v>46053</v>
+      </c>
+      <c r="G150" s="2">
+        <v>46206.655266203699</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E151" s="1">
+        <v>4550</v>
+      </c>
+      <c r="F151" s="2">
+        <v>46054</v>
+      </c>
+      <c r="G151" s="2">
+        <v>46163.527094907397</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E152" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F152" s="2">
+        <v>46125</v>
+      </c>
+      <c r="G152" s="2">
+        <v>46160.460763888899</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B153" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C1" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="D153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" s="1">
+        <v>12250</v>
+      </c>
+      <c r="F153" s="2">
+        <v>46067</v>
+      </c>
+      <c r="G153" s="2">
+        <v>46162.627453703702</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E154" s="1">
+        <v>4500</v>
+      </c>
+      <c r="F154" s="2">
+        <v>46083</v>
+      </c>
+      <c r="G154" s="2">
+        <v>46197.394745370402</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E155" s="1">
+        <v>3150</v>
+      </c>
+      <c r="F155" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G155" s="2">
+        <v>46212.554201388899</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E156" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F156" s="2">
+        <v>45303</v>
+      </c>
+      <c r="G156" s="2">
+        <v>46210.425000000003</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E157" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F157" s="2">
+        <v>43987</v>
+      </c>
+      <c r="G157" s="2">
+        <v>46176.5774537037</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E158" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F158" s="2">
+        <v>44840</v>
+      </c>
+      <c r="G158" s="2">
+        <v>46176.582708333299</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E159" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F159" s="2">
+        <v>45591</v>
+      </c>
+      <c r="G159" s="2">
+        <v>46176.6087037037</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E160" s="1">
+        <v>4500</v>
+      </c>
+      <c r="F160" s="2">
+        <v>44287</v>
+      </c>
+      <c r="G160" s="2">
+        <v>46161.509421296301</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1900</v>
+      </c>
+      <c r="F161" s="2">
+        <v>44875</v>
+      </c>
+      <c r="G161" s="2">
+        <v>46212.5290046296</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E162" s="1">
+        <v>4350</v>
+      </c>
+      <c r="F162" s="2">
+        <v>44875</v>
+      </c>
+      <c r="G162" s="2">
+        <v>46212.530462962997</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E163" s="1">
+        <v>790</v>
+      </c>
+      <c r="F163" s="2">
+        <v>44875</v>
+      </c>
+      <c r="G163" s="2">
+        <v>46212.526307870401</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E164" s="1">
+        <v>17250</v>
+      </c>
+      <c r="F164" s="2">
+        <v>45818</v>
+      </c>
+      <c r="G164" s="2">
+        <v>46216.470590277801</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E165" s="1">
+        <v>25500</v>
+      </c>
+      <c r="F165" s="2">
+        <v>46142</v>
+      </c>
+      <c r="G165" s="2">
+        <v>46232.435416666704</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E166" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F166" s="2">
+        <v>45943</v>
+      </c>
+      <c r="G166" s="2">
+        <v>46232.6499652778</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2100</v>
+      </c>
+      <c r="F167" s="2">
+        <v>45338</v>
+      </c>
+      <c r="G167" s="2">
+        <v>46190.444930555597</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E168" s="1">
+        <v>7400</v>
+      </c>
+      <c r="F168" s="2">
+        <v>44860</v>
+      </c>
+      <c r="G168" s="2">
+        <v>46176.584571759297</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E169" s="1">
+        <v>9500</v>
+      </c>
+      <c r="F169" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G169" s="2">
+        <v>46177.6797800926</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G170" s="2">
+        <v>46226.461365740703</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E171" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F171" s="2">
+        <v>45944</v>
+      </c>
+      <c r="G171" s="2">
+        <v>46239.467499999999</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E172" s="1">
+        <v>23750</v>
+      </c>
+      <c r="F172" s="2">
+        <v>46188</v>
+      </c>
+      <c r="G172" s="2">
+        <v>46211.541979166701</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="1">
+        <v>5200</v>
+      </c>
+      <c r="F173" s="2">
+        <v>46158</v>
+      </c>
+      <c r="G173" s="2">
+        <v>46234.510810185202</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E174" s="1">
+        <v>12250</v>
+      </c>
+      <c r="F174" s="2">
+        <v>46054</v>
+      </c>
+      <c r="G174" s="2">
+        <v>46210.580625000002</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E175" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F175" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G175" s="2">
+        <v>46183.532997685201</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" s="1">
+        <v>4900</v>
+      </c>
+      <c r="F176" s="2">
+        <v>46190</v>
+      </c>
+      <c r="G176" s="2">
+        <v>46204.695150462998</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E177" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F177" s="2">
+        <v>44712</v>
+      </c>
+      <c r="G177" s="2">
+        <v>46230.552743055603</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2000</v>
+      </c>
+      <c r="F178" s="2">
+        <v>46227</v>
+      </c>
+      <c r="G178" s="2">
+        <v>46231.435081018499</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E179" s="1">
+        <v>6100</v>
+      </c>
+      <c r="F179" s="2">
+        <v>45869</v>
+      </c>
+      <c r="G179" s="2">
+        <v>46230.455567129597</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E180" s="1">
+        <v>3650</v>
+      </c>
+      <c r="F180" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G180" s="2">
+        <v>46232.653032407397</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1875</v>
+      </c>
+      <c r="F181" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G181" s="2">
+        <v>46232.663576388899</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E182" s="1">
+        <v>10750</v>
+      </c>
+      <c r="F182" s="2">
+        <v>46218</v>
+      </c>
+      <c r="G182" s="2">
+        <v>46238.5105555556</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E183" s="1">
+        <v>4350</v>
+      </c>
+      <c r="F183" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G183" s="2">
+        <v>46205.453865740703</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1"/>
+      <c r="F184" s="2">
+        <v>45904</v>
+      </c>
+      <c r="G184" s="2">
+        <v>46156.669745370396</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E185" s="1">
+        <v>8800</v>
+      </c>
+      <c r="F185" s="2">
+        <v>45364</v>
+      </c>
+      <c r="G185" s="2">
+        <v>46202.666018518503</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E186" s="1">
+        <v>5800</v>
+      </c>
+      <c r="F186" s="2">
+        <v>46201</v>
+      </c>
+      <c r="G186" s="2">
+        <v>46220.687465277799</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E187" s="1">
+        <v>5500</v>
+      </c>
+      <c r="F187" s="2">
+        <v>46157</v>
+      </c>
+      <c r="G187" s="2">
+        <v>46226.621666666702</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E188" s="1">
+        <v>11750</v>
+      </c>
+      <c r="F188" s="2">
+        <v>46231</v>
+      </c>
+      <c r="G188" s="2">
+        <v>46231.482141203698</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A189" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E189" s="1">
+        <v>870</v>
+      </c>
+      <c r="F189" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G189" s="2">
+        <v>46182.6972453704</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A190" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1025</v>
+      </c>
+      <c r="F190" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G190" s="2">
+        <v>46182.704444444404</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A191" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F191" s="2">
+        <v>46097</v>
+      </c>
+      <c r="G191" s="2">
+        <v>46177.380601851903</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A192" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E192" s="1">
+        <v>7300</v>
+      </c>
+      <c r="F192" s="2">
+        <v>46234</v>
+      </c>
+      <c r="G192" s="2">
+        <v>46211.424594907403</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E193" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F193" s="2">
+        <v>46134</v>
+      </c>
+      <c r="G193" s="2">
+        <v>46191.529328703698</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E194" s="1">
+        <v>7600</v>
+      </c>
+      <c r="F194" s="2">
+        <v>46195</v>
+      </c>
+      <c r="G194" s="2">
+        <v>46219.489201388897</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A195" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E195" s="1">
+        <v>7500</v>
+      </c>
+      <c r="F195" s="2">
+        <v>46147</v>
+      </c>
+      <c r="G195" s="2">
+        <v>46156.538356481498</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E196" s="1">
+        <v>2700</v>
+      </c>
+      <c r="F196" s="2">
+        <v>45536</v>
+      </c>
+      <c r="G196" s="2">
+        <v>46211.4793055556</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E197" s="1">
+        <v>33000</v>
+      </c>
+      <c r="F197" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G197" s="2">
+        <v>46212.576319444401</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E198" s="1">
+        <v>128000</v>
+      </c>
+      <c r="F198" s="2">
+        <v>45737</v>
+      </c>
+      <c r="G198" s="2">
+        <v>46225.7036226852</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1"/>
+      <c r="F199" s="2">
+        <v>45737</v>
+      </c>
+      <c r="G199" s="2">
+        <v>46225.710740740702</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A200" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E200" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F200" s="2">
+        <v>45780</v>
+      </c>
+      <c r="G200" s="2">
+        <v>46237.514201388898</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E201" s="1">
+        <v>2100</v>
+      </c>
+      <c r="F201" s="2">
+        <v>43472</v>
+      </c>
+      <c r="G201" s="2">
+        <v>46190.438912037003</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E202" s="1">
+        <v>10500</v>
+      </c>
+      <c r="F202" s="2">
+        <v>46173</v>
+      </c>
+      <c r="G202" s="2">
+        <v>46182.666030092601</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E203" s="1">
+        <v>73500</v>
+      </c>
+      <c r="F203" s="2">
+        <v>46134</v>
+      </c>
+      <c r="G203" s="2">
+        <v>46156.4157291667</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E204" s="1">
+        <v>24500</v>
+      </c>
+      <c r="F204" s="2">
+        <v>46178</v>
+      </c>
+      <c r="G204" s="2">
+        <v>46216.479756944398</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E205" s="1">
+        <v>7200</v>
+      </c>
+      <c r="F205" s="2">
+        <v>45853</v>
+      </c>
+      <c r="G205" s="2">
+        <v>46169.386192129597</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E206" s="1">
+        <v>9100</v>
+      </c>
+      <c r="F206" s="2">
+        <v>46131</v>
+      </c>
+      <c r="G206" s="2">
+        <v>46182.569618055597</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E207" s="1">
+        <v>7900</v>
+      </c>
+      <c r="F207" s="2">
+        <v>46125</v>
+      </c>
+      <c r="G207" s="2">
+        <v>46183.473391203697</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E208" s="1">
+        <v>3800</v>
+      </c>
+      <c r="F208" s="2">
+        <v>45810</v>
+      </c>
+      <c r="G208" s="2">
+        <v>46223.464826388903</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A209" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E209" s="1">
+        <v>50000</v>
+      </c>
+      <c r="F209" s="2">
+        <v>46208</v>
+      </c>
+      <c r="G209" s="2">
+        <v>46219.5461574074</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A210" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E210" s="1">
+        <v>112000</v>
+      </c>
+      <c r="F210" s="2">
+        <v>46185</v>
+      </c>
+      <c r="G210" s="2">
+        <v>46197.566134259301</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A211" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E211" s="1">
+        <v>112000</v>
+      </c>
+      <c r="F211" s="2">
+        <v>46269</v>
+      </c>
+      <c r="G211" s="2">
+        <v>46197.567696759303</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A212" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E212" s="1">
+        <v>85500</v>
+      </c>
+      <c r="F212" s="2">
+        <v>46185</v>
+      </c>
+      <c r="G212" s="2">
+        <v>46197.570497685199</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A213" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E213" s="1">
+        <v>85500</v>
+      </c>
+      <c r="F213" s="2">
+        <v>46269</v>
+      </c>
+      <c r="G213" s="2">
+        <v>46197.571365740703</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A214" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E214" s="1">
+        <v>32750</v>
+      </c>
+      <c r="F214" s="2">
+        <v>46216</v>
+      </c>
+      <c r="G214" s="2">
+        <v>46238.450092592597</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A215" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E215" s="1">
+        <v>2425</v>
+      </c>
+      <c r="F215" s="2">
+        <v>45988</v>
+      </c>
+      <c r="G215" s="2">
+        <v>46232.612476851798</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A216" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E216" s="1">
+        <v>102500</v>
+      </c>
+      <c r="F216" s="2">
+        <v>46189</v>
+      </c>
+      <c r="G216" s="2">
+        <v>46205.674456018503</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E217" s="1">
+        <v>8100</v>
+      </c>
+      <c r="F217" s="2">
+        <v>44543</v>
+      </c>
+      <c r="G217" s="2">
+        <v>46156.524409722202</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E218" s="1">
+        <v>57750</v>
+      </c>
+      <c r="F218" s="2">
+        <v>46082</v>
+      </c>
+      <c r="G218" s="2">
+        <v>46205.498148148101</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A219" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E219" s="1">
+        <v>6800</v>
+      </c>
+      <c r="F219" s="2">
+        <v>45350</v>
+      </c>
+      <c r="G219" s="2">
+        <v>46176.684895833299</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A220" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E220" s="1">
+        <v>16500</v>
+      </c>
+      <c r="F220" s="2">
+        <v>45938</v>
+      </c>
+      <c r="G220" s="2">
+        <v>46206.682048611103</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A221" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E221" s="1">
+        <v>9900</v>
+      </c>
+      <c r="F221" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G221" s="2">
+        <v>46178.488009259301</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A222" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E222" s="1">
+        <v>24000</v>
+      </c>
+      <c r="F222" s="2">
+        <v>46201</v>
+      </c>
+      <c r="G222" s="2">
+        <v>46204.6928819444</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A223" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E223" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F223" s="2">
+        <v>46121</v>
+      </c>
+      <c r="G223" s="2">
+        <v>46233.672719907401</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A224" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E224" s="1">
+        <v>38750</v>
+      </c>
+      <c r="F224" s="2">
+        <v>46206</v>
+      </c>
+      <c r="G224" s="2">
+        <v>46220.447916666701</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A225" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E225" s="1">
+        <v>47000</v>
+      </c>
+      <c r="F225" s="2">
+        <v>45979</v>
+      </c>
+      <c r="G225" s="2">
+        <v>46204.553078703699</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E226" s="1">
+        <v>36000</v>
+      </c>
+      <c r="F226" s="2">
+        <v>46189</v>
+      </c>
+      <c r="G226" s="2">
+        <v>46205.411874999998</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A227" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E227" s="1">
+        <v>9000</v>
+      </c>
+      <c r="F227" s="2">
+        <v>46062</v>
+      </c>
+      <c r="G227" s="2">
+        <v>46224.547476851898</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E228" s="1">
+        <v>3900</v>
+      </c>
+      <c r="F228" s="2">
+        <v>46113</v>
+      </c>
+      <c r="G228" s="2">
+        <v>46183.560763888898</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E229" s="1">
+        <v>7200</v>
+      </c>
+      <c r="F229" s="2">
+        <v>45854</v>
+      </c>
+      <c r="G229" s="2">
+        <v>46211.558252314797</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E230" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F230" s="2">
+        <v>46218</v>
+      </c>
+      <c r="G230" s="2">
+        <v>46233.675208333298</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A231" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E231" s="1">
+        <v>29500</v>
+      </c>
+      <c r="F231" s="2">
+        <v>46141</v>
+      </c>
+      <c r="G231" s="2">
+        <v>46177.667696759301</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A232" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E232" s="1">
+        <v>4850</v>
+      </c>
+      <c r="F232" s="2">
+        <v>46161</v>
+      </c>
+      <c r="G232" s="2">
+        <v>46189.724432870396</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E233" s="1">
+        <v>8700</v>
+      </c>
+      <c r="F233" s="2">
+        <v>46216</v>
+      </c>
+      <c r="G233" s="2">
+        <v>46224.552581018499</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E234" s="1">
+        <v>10500</v>
+      </c>
+      <c r="F234" s="2">
+        <v>46205</v>
+      </c>
+      <c r="G234" s="2">
+        <v>46219.549490740697</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E235" s="1">
+        <v>11750</v>
+      </c>
+      <c r="F235" s="2">
+        <v>46157</v>
+      </c>
+      <c r="G235" s="2">
+        <v>46175.526365740698</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A236" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E236" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F236" s="2">
+        <v>46036</v>
+      </c>
+      <c r="G236" s="2">
+        <v>46188.4277546296</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A237" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E237" s="1">
+        <v>4550</v>
+      </c>
+      <c r="F237" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G237" s="2">
+        <v>46163.536273148202</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A238" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E238" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F238" s="2">
+        <v>45939</v>
+      </c>
+      <c r="G238" s="2">
+        <v>46220.497534722199</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A239" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E239" s="1">
+        <v>10750</v>
+      </c>
+      <c r="F239" s="2">
+        <v>46071</v>
+      </c>
+      <c r="G239" s="2">
+        <v>46161.622222222199</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A240" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E240" s="1">
+        <v>16250</v>
+      </c>
+      <c r="F240" s="2">
+        <v>46147</v>
+      </c>
+      <c r="G240" s="2">
+        <v>46220.384062500001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A241" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E241" s="1">
+        <v>22250</v>
+      </c>
+      <c r="F241" s="2">
+        <v>46297</v>
+      </c>
+      <c r="G241" s="2">
+        <v>46223.650891203702</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A242" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E242" s="1">
+        <v>7100</v>
+      </c>
+      <c r="F242" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G242" s="2">
+        <v>46192.485983796301</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A243" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E243" s="1">
+        <v>9400</v>
+      </c>
+      <c r="F243" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G243" s="2">
+        <v>46192.434571759302</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A244" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E244" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F244" s="2">
+        <v>45778</v>
+      </c>
+      <c r="G244" s="2">
+        <v>46231.515104166698</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A245" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E245" s="1">
+        <v>4400</v>
+      </c>
+      <c r="F245" s="2">
+        <v>45778</v>
+      </c>
+      <c r="G245" s="2">
+        <v>46231.524594907401</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A246" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E246" s="1">
+        <v>4600</v>
+      </c>
+      <c r="F246" s="2">
+        <v>45691</v>
+      </c>
+      <c r="G246" s="2">
+        <v>46227.621261574102</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A247" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E247" s="1">
+        <v>49750</v>
+      </c>
+      <c r="F247" s="2">
+        <v>46076</v>
+      </c>
+      <c r="G247" s="2">
+        <v>46189.734988425902</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E248" s="1">
+        <v>15500</v>
+      </c>
+      <c r="F248" s="2">
+        <v>46135</v>
+      </c>
+      <c r="G248" s="2">
+        <v>46156.419270833299</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E249" s="1">
+        <v>13250</v>
+      </c>
+      <c r="F249" s="2">
+        <v>45994</v>
+      </c>
+      <c r="G249" s="2">
+        <v>46210.613969907397</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A250" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E250" s="1">
+        <v>4500</v>
+      </c>
+      <c r="F250" s="2">
+        <v>46147</v>
+      </c>
+      <c r="G250" s="2">
+        <v>46197.4011805556</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A251" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E251" s="1">
+        <v>9100</v>
+      </c>
+      <c r="F251" s="2">
+        <v>46213</v>
+      </c>
+      <c r="G251" s="2">
+        <v>46238.428391203699</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A252" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E252" s="1">
+        <v>13250</v>
+      </c>
+      <c r="F252" s="2">
+        <v>45244</v>
+      </c>
+      <c r="G252" s="2">
+        <v>46226.658402777801</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A253" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E253" s="1">
+        <v>10750</v>
+      </c>
+      <c r="F253" s="2">
+        <v>45901</v>
+      </c>
+      <c r="G253" s="2">
+        <v>46227.377210648097</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A254" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E254" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F254" s="2">
+        <v>45678</v>
+      </c>
+      <c r="G254" s="2">
+        <v>46227.390520833302</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A255" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E255" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F255" s="2">
+        <v>44488</v>
+      </c>
+      <c r="G255" s="2">
+        <v>46227.393298611103</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A256" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E256" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F256" s="2">
+        <v>46059</v>
+      </c>
+      <c r="G256" s="2">
+        <v>46227.387581018498</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A257" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E257" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F257" s="2">
+        <v>45474</v>
+      </c>
+      <c r="G257" s="2">
+        <v>46227.406481481499</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E258" s="1">
+        <v>13250</v>
+      </c>
+      <c r="F258" s="2">
+        <v>46218</v>
+      </c>
+      <c r="G258" s="2">
+        <v>46237.656759259298</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A259" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E259" s="1">
+        <v>8700</v>
+      </c>
+      <c r="F259" s="2">
+        <v>46098</v>
+      </c>
+      <c r="G259" s="2">
+        <v>46162.487037036997</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A260" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C260" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="1">
+      <c r="D260" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E260" s="1">
+        <v>76500</v>
+      </c>
+      <c r="F260" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G260" s="2">
+        <v>46210.622013888897</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E261" s="1">
+        <v>76500</v>
+      </c>
+      <c r="F261" s="2">
+        <v>46218</v>
+      </c>
+      <c r="G261" s="2">
+        <v>46210.622939814799</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A262" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E262" s="1">
+        <v>13750</v>
+      </c>
+      <c r="F262" s="2">
+        <v>46143</v>
+      </c>
+      <c r="G262" s="2">
+        <v>46210.541435185201</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A263" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1825</v>
+      </c>
+      <c r="F263" s="2">
+        <v>46118</v>
+      </c>
+      <c r="G263" s="2">
+        <v>46219.676851851902</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A264" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E264" s="1">
+        <v>14250</v>
+      </c>
+      <c r="F264" s="2">
+        <v>46142</v>
+      </c>
+      <c r="G264" s="2">
+        <v>46156.497175925899</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A265" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E265" s="1">
         <v>11750</v>
       </c>
-      <c r="E2" s="2">
-[...56 lines deleted...]
-      <c r="D5" s="1">
+      <c r="F265" s="2">
+        <v>46160</v>
+      </c>
+      <c r="G265" s="2">
+        <v>46177.388749999998</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A266" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E266" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F266" s="2">
+        <v>45565</v>
+      </c>
+      <c r="G266" s="2">
+        <v>46156.401435185202</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A267" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E267" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F267" s="2">
+        <v>46217</v>
+      </c>
+      <c r="G267" s="2">
+        <v>46227.454664351899</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E268" s="1">
+        <v>15750</v>
+      </c>
+      <c r="F268" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G268" s="2">
+        <v>46205.561712962997</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A269" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E269" s="1">
         <v>15000</v>
       </c>
-      <c r="E5" s="2">
-[...107 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="F269" s="2">
+        <v>46080</v>
+      </c>
+      <c r="G269" s="2">
+        <v>46155.644479166702</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E270" s="1">
+        <v>11750</v>
+      </c>
+      <c r="F270" s="2">
+        <v>46104</v>
+      </c>
+      <c r="G270" s="2">
+        <v>46238.4043634259</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E271" s="1">
+        <v>4600</v>
+      </c>
+      <c r="F271" s="2">
+        <v>46204</v>
+      </c>
+      <c r="G271" s="2">
+        <v>46212.547083333302</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A272" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E272" s="1">
+        <v>162</v>
+      </c>
+      <c r="F272" s="2">
+        <v>45748</v>
+      </c>
+      <c r="G272" s="2">
+        <v>46184.4454050926</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A273" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E273" s="1">
+        <v>2500</v>
+      </c>
+      <c r="F273" s="2">
+        <v>46143</v>
+      </c>
+      <c r="G273" s="2">
+        <v>46160.484293981499</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A274" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E274" s="1">
+        <v>27750</v>
+      </c>
+      <c r="F274" s="2">
+        <v>46235</v>
+      </c>
+      <c r="G274" s="2">
+        <v>46230.572581018503</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A275" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B275" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C275" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D11" s="1">
-[...42 lines deleted...]
-      <c r="E13" s="2">
+      <c r="D275" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E275" s="1">
+        <v>21750</v>
+      </c>
+      <c r="F275" s="2">
         <v>46113</v>
       </c>
-      <c r="F13" s="2">
-[...36 lines deleted...]
-      <c r="E15" s="2">
+      <c r="G275" s="2">
+        <v>46156.5156712963</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A276" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E276" s="1">
+        <v>2100</v>
+      </c>
+      <c r="F276" s="2">
+        <v>43439</v>
+      </c>
+      <c r="G276" s="2">
+        <v>46161.426921296297</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E277" s="1">
+        <v>2100</v>
+      </c>
+      <c r="F277" s="2">
         <v>46113</v>
       </c>
-      <c r="F15" s="2">
-[...326 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="G277" s="2">
+        <v>46190.446724537003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A278" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E278" s="1">
+        <v>9400</v>
+      </c>
+      <c r="F278" s="2">
+        <v>46174</v>
+      </c>
+      <c r="G278" s="2">
+        <v>46190.444201388898</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A279" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E279" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F279" s="2">
+        <v>46176</v>
+      </c>
+      <c r="G279" s="2">
+        <v>46182.668321759302</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A280" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E280" s="1">
+        <v>2550</v>
+      </c>
+      <c r="F280" s="2">
+        <v>45980</v>
+      </c>
+      <c r="G280" s="2">
+        <v>46232.641354166699</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A281" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E281" s="1">
+        <v>6500</v>
+      </c>
+      <c r="F281" s="2">
+        <v>46219</v>
+      </c>
+      <c r="G281" s="2">
+        <v>46239.464710648099</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A282" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D32" s="1">
-[...1035 lines deleted...]
-      <c r="D84" s="1">
+      <c r="E282" s="1">
         <v>14750</v>
       </c>
-      <c r="E84" s="2">
-[...1911 lines deleted...]
-      <c r="E180" s="2">
+      <c r="F282" s="2">
         <v>46143</v>
       </c>
-      <c r="F180" s="2">
-[...1750 lines deleted...]
-        <v>46111.574537036999</v>
+      <c r="G282" s="2">
+        <v>46175.484375</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G268">
-    <sortCondition ref="B2:B268"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H282">
+    <sortCondition ref="B2:B282"/>
   </sortState>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{513aa9ea-00af-4720-a181-678d737878de}" enabled="0" method="" siteId="{513aa9ea-00af-4720-a181-678d737878de}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>