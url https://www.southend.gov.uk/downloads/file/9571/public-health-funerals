--- v0 (2026-07-03)
+++ v1 (2026-08-12)
@@ -947,91 +947,91 @@
       <c s="3" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Frank Haynes</t>
         </is>
       </c>
       <c s="4" r="B33">
         <v>43984</v>
       </c>
       <c s="5" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E33">
         <v>72</v>
       </c>
     </row>
     <row r="34" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">Alexander Thomas Kearney</t>
+          <t xml:space="preserve">Piotr FABISZAK</t>
         </is>
       </c>
       <c s="4" r="B34">
         <v>43987</v>
       </c>
       <c s="5" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E34">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">Piotr FABISZAK</t>
+          <t xml:space="preserve">Alexander Thomas Kearney</t>
         </is>
       </c>
       <c s="4" r="B35">
         <v>43987</v>
       </c>
       <c s="5" t="inlineStr" r="C35">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E35">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Brynmor Davies</t>
         </is>
       </c>
       <c s="4" r="B36">
         <v>43994</v>
       </c>
       <c s="5" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E36">
         <v>76</v>
       </c>
     </row>
@@ -1223,1871 +1223,3067 @@
       <c s="3" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">Terrence John  Boughtwood</t>
         </is>
       </c>
       <c s="4" r="B45">
         <v>44125</v>
       </c>
       <c s="5" t="inlineStr" r="C45">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D45">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E45">
         <v>77</v>
       </c>
     </row>
     <row r="46" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">Eugene Francis Baldwin</t>
+          <t xml:space="preserve">John Dudley King</t>
         </is>
       </c>
       <c s="4" r="B46">
-        <v>44143</v>
+        <v>44136</v>
       </c>
       <c s="5" t="inlineStr" r="C46">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D46">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E46">
-        <v>90</v>
+        <v>73</v>
       </c>
     </row>
     <row r="47" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve">Ann C Housego</t>
+          <t xml:space="preserve">Eugene Francis Baldwin</t>
         </is>
       </c>
       <c s="4" r="B47">
-        <v>44172</v>
+        <v>44143</v>
       </c>
       <c s="5" t="inlineStr" r="C47">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D47">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E47">
-        <v>73</v>
+        <v>90</v>
       </c>
     </row>
     <row r="48" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A48">
         <is>
-          <t xml:space="preserve">Philip James Ward</t>
+          <t xml:space="preserve">Ann C Housego</t>
         </is>
       </c>
       <c s="4" r="B48">
-        <v>44188</v>
+        <v>44172</v>
       </c>
       <c s="5" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E48">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="49" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">Penelope Clarke</t>
+          <t xml:space="preserve">Philip James Ward</t>
         </is>
       </c>
       <c s="4" r="B49">
-        <v>44191</v>
+        <v>44188</v>
       </c>
       <c s="5" t="inlineStr" r="C49">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D49">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E49">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A50">
         <is>
-          <t xml:space="preserve">Brian Herbert Dobbin</t>
+          <t xml:space="preserve">Penelope Clarke</t>
         </is>
       </c>
       <c s="4" r="B50">
-        <v>44196</v>
+        <v>44191</v>
       </c>
       <c s="5" t="inlineStr" r="C50">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D50">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E50">
-        <v>86</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A51">
         <is>
-          <t xml:space="preserve">Rosalie Carr</t>
+          <t xml:space="preserve">Brian Herbert Dobbin</t>
         </is>
       </c>
       <c s="4" r="B51">
-        <v>44197</v>
+        <v>44196</v>
       </c>
       <c s="5" t="inlineStr" r="C51">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D51">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E51">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="52" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A52">
         <is>
-          <t xml:space="preserve">Fitzwilliam Berek Fryatt</t>
+          <t xml:space="preserve">Rosalie Carr</t>
         </is>
       </c>
       <c s="4" r="B52">
-        <v>44202</v>
+        <v>44197</v>
       </c>
       <c s="5" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E52">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="53" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A53">
         <is>
-          <t xml:space="preserve">Carole May Bennett</t>
+          <t xml:space="preserve">Fitzwilliam Berek Fryatt</t>
         </is>
       </c>
       <c s="4" r="B53">
-        <v>44205</v>
+        <v>44202</v>
       </c>
       <c s="5" t="inlineStr" r="C53">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E53">
-        <v>62</v>
+        <v>87</v>
       </c>
     </row>
     <row r="54" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A54">
         <is>
-          <t xml:space="preserve">John Haworth</t>
+          <t xml:space="preserve">Carole May Bennett</t>
         </is>
       </c>
       <c s="4" r="B54">
-        <v>44208</v>
+        <v>44205</v>
       </c>
       <c s="5" t="inlineStr" r="C54">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E54">
-        <v>76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="55" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A55">
         <is>
-          <t xml:space="preserve">Ann Catherine Mikkelsen</t>
+          <t xml:space="preserve">John Haworth</t>
         </is>
       </c>
       <c s="4" r="B55">
-        <v>44218</v>
+        <v>44208</v>
       </c>
       <c s="5" t="inlineStr" r="C55">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E55">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row r="56" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A56">
         <is>
-          <t xml:space="preserve">John Killen</t>
+          <t xml:space="preserve">Marie Hester Sherman</t>
         </is>
       </c>
       <c s="4" r="B56">
-        <v>44222</v>
+        <v>44214</v>
       </c>
       <c s="5" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E56">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A57">
         <is>
-          <t xml:space="preserve">Susan Hookings</t>
+          <t xml:space="preserve">Ann Catherine Mikkelsen</t>
         </is>
       </c>
       <c s="4" r="B57">
-        <v>44224</v>
+        <v>44218</v>
       </c>
       <c s="5" t="inlineStr" r="C57">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D57">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E57">
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A58">
         <is>
-          <t xml:space="preserve">Eileen Doughty</t>
+          <t xml:space="preserve">Colin T J March</t>
         </is>
       </c>
       <c s="4" r="B58">
-        <v>44230</v>
+        <v>44222</v>
       </c>
       <c s="5" t="inlineStr" r="C58">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E58">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A59">
         <is>
-          <t xml:space="preserve">Janet Barbara Davies</t>
+          <t xml:space="preserve">John Killen</t>
         </is>
       </c>
       <c s="4" r="B59">
-        <v>44246</v>
+        <v>44222</v>
       </c>
       <c s="5" t="inlineStr" r="C59">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E59">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="60" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A60">
         <is>
-          <t xml:space="preserve">Philip James Robinson</t>
+          <t xml:space="preserve">Susan Hookings</t>
         </is>
       </c>
       <c s="4" r="B60">
-        <v>44268</v>
+        <v>44224</v>
       </c>
       <c s="5" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E60">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="61" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">Barrie Edgar Smith</t>
+          <t xml:space="preserve">Eileen Doughty</t>
         </is>
       </c>
       <c s="4" r="B61">
-        <v>44287</v>
+        <v>44230</v>
       </c>
       <c s="5" t="inlineStr" r="C61">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E61">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A62">
         <is>
-          <t xml:space="preserve">Malcolm John Fox</t>
+          <t xml:space="preserve">Janet Barbara Davies</t>
         </is>
       </c>
       <c s="4" r="B62">
-        <v>44308</v>
+        <v>44246</v>
       </c>
       <c s="5" t="inlineStr" r="C62">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E62">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="63" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A63">
         <is>
-          <t xml:space="preserve">Hugh McKinley</t>
+          <t xml:space="preserve">Philip James Robinson</t>
         </is>
       </c>
       <c s="4" r="B63">
-        <v>44324</v>
+        <v>44268</v>
       </c>
       <c s="5" t="inlineStr" r="C63">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E63">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="64" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A64">
         <is>
-          <t xml:space="preserve">Richard David Rose</t>
+          <t xml:space="preserve">Barrie Edgar Smith</t>
         </is>
       </c>
       <c s="4" r="B64">
-        <v>44347</v>
+        <v>44287</v>
       </c>
       <c s="5" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E64">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="65" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A65">
         <is>
-          <t xml:space="preserve">Mary Sproat</t>
+          <t xml:space="preserve">Malcolm John Fox</t>
         </is>
       </c>
       <c s="4" r="B65">
-        <v>44360</v>
+        <v>44308</v>
       </c>
       <c s="5" t="inlineStr" r="C65">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E65">
-        <v>88</v>
+        <v>62</v>
       </c>
     </row>
     <row r="66" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A66">
         <is>
-          <t xml:space="preserve">Michael Sidney Looker</t>
+          <t xml:space="preserve">Hugh McKinley</t>
         </is>
       </c>
       <c s="4" r="B66">
-        <v>44363</v>
+        <v>44324</v>
       </c>
       <c s="5" t="inlineStr" r="C66">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E66">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="67" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A67">
         <is>
-          <t xml:space="preserve">Jane Cramer</t>
+          <t xml:space="preserve">Sharon Foulsham</t>
         </is>
       </c>
       <c s="4" r="B67">
-        <v>44364</v>
+        <v>44336</v>
       </c>
       <c s="5" t="inlineStr" r="C67">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D67">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E67">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="68" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A68">
         <is>
-          <t xml:space="preserve">Ursula McKinlay</t>
+          <t xml:space="preserve">Maria Yolanda Amo Mena</t>
         </is>
       </c>
       <c s="4" r="B68">
-        <v>44398</v>
+        <v>44343</v>
       </c>
       <c s="5" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D68">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E68">
-        <v>80</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A69">
         <is>
-          <t xml:space="preserve">John Davis</t>
+          <t xml:space="preserve">Richard David Rose</t>
         </is>
       </c>
       <c s="4" r="B69">
-        <v>44469</v>
+        <v>44347</v>
       </c>
       <c s="5" t="inlineStr" r="C69">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D69">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E69">
-        <v>89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="70" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A70">
         <is>
-          <t xml:space="preserve">Paul James Buchanon</t>
+          <t xml:space="preserve">Mary Sproat</t>
         </is>
       </c>
       <c s="4" r="B70">
-        <v>44477</v>
+        <v>44360</v>
       </c>
       <c s="5" t="inlineStr" r="C70">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D70">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E70">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="71" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A71">
         <is>
-          <t xml:space="preserve">Frederick Godliman</t>
+          <t xml:space="preserve">Michael Sidney Looker</t>
         </is>
       </c>
       <c s="4" r="B71">
-        <v>44500</v>
+        <v>44363</v>
       </c>
       <c s="5" t="inlineStr" r="C71">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D71">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E71">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="72" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A72">
         <is>
-          <t xml:space="preserve">Deborah Piper</t>
+          <t xml:space="preserve">Jane Cramer</t>
         </is>
       </c>
       <c s="4" r="B72">
-        <v>44503</v>
+        <v>44364</v>
       </c>
       <c s="5" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D72">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E72">
         <v>56</v>
       </c>
     </row>
     <row r="73" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A73">
         <is>
-          <t xml:space="preserve">Cedric Temple-Huskisson</t>
+          <t xml:space="preserve">Ursula McKinlay</t>
         </is>
       </c>
       <c s="4" r="B73">
-        <v>44507</v>
+        <v>44398</v>
       </c>
       <c s="5" t="inlineStr" r="C73">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D73">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E73">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A74">
         <is>
-          <t xml:space="preserve">Andrew Hayward</t>
+          <t xml:space="preserve">Miloslav Rovnanik</t>
         </is>
       </c>
       <c s="4" r="B74">
-        <v>44523</v>
+        <v>44459</v>
       </c>
       <c s="5" t="inlineStr" r="C74">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D74">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E74">
-        <v>77</v>
+        <v>62</v>
       </c>
     </row>
     <row r="75" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A75">
         <is>
-          <t xml:space="preserve">Raymond Ellis</t>
+          <t xml:space="preserve">John Davis</t>
         </is>
       </c>
       <c s="4" r="B75">
-        <v>44538</v>
+        <v>44469</v>
       </c>
       <c s="5" t="inlineStr" r="C75">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D75">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E75">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A76">
         <is>
-          <t xml:space="preserve">Tibor Dzuga</t>
+          <t xml:space="preserve">Brian Kiernan</t>
         </is>
       </c>
       <c s="4" r="B76">
-        <v>44544</v>
+        <v>44474</v>
       </c>
       <c s="5" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D76">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E76">
-        <v>70</v>
+        <v>78</v>
       </c>
     </row>
     <row r="77" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A77">
         <is>
-          <t xml:space="preserve">Rocky Nevison</t>
+          <t xml:space="preserve">Paul James Buchanon</t>
         </is>
       </c>
       <c s="4" r="B77">
-        <v>44552</v>
+        <v>44477</v>
       </c>
       <c s="5" t="inlineStr" r="C77">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D77">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E77">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="78" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A78">
         <is>
-          <t xml:space="preserve">Estrellita Elizabette Rosenda Stanley</t>
+          <t xml:space="preserve">Win Shin Wong</t>
         </is>
       </c>
       <c s="4" r="B78">
-        <v>44586</v>
+        <v>44482</v>
       </c>
       <c s="5" t="inlineStr" r="C78">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D78">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E78">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="79" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A79">
         <is>
-          <t xml:space="preserve">Angela Elizabeth MORGAN Or HURREN</t>
+          <t xml:space="preserve">Frederick Godliman</t>
         </is>
       </c>
       <c s="4" r="B79">
-        <v>44618</v>
+        <v>44500</v>
       </c>
       <c s="5" t="inlineStr" r="C79">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D79">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E79">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="80" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A80">
         <is>
-          <t xml:space="preserve">Julie Sheppard</t>
+          <t xml:space="preserve">Deborah Piper</t>
         </is>
       </c>
       <c s="4" r="B80">
-        <v>44650</v>
+        <v>44503</v>
       </c>
       <c s="5" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D80">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E80">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="81" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A81">
         <is>
-          <t xml:space="preserve">Colin William Burd</t>
+          <t xml:space="preserve">Cedric Temple-Huskisson</t>
         </is>
       </c>
       <c s="4" r="B81">
-        <v>44666</v>
+        <v>44507</v>
       </c>
       <c s="5" t="inlineStr" r="C81">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D81">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E81">
-        <v>57</v>
+        <v>84</v>
       </c>
     </row>
     <row r="82" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A82">
         <is>
-          <t xml:space="preserve">Rory Kerr Stockton</t>
+          <t xml:space="preserve">Andrew Hayward</t>
         </is>
       </c>
       <c s="4" r="B82">
-        <v>44670</v>
+        <v>44523</v>
       </c>
       <c s="5" t="inlineStr" r="C82">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D82">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E82">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="83" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A83">
         <is>
-          <t xml:space="preserve">Dawn Diana Carter</t>
+          <t xml:space="preserve">Kenneth Clark</t>
         </is>
       </c>
       <c s="4" r="B83">
-        <v>44682</v>
+        <v>44526</v>
       </c>
       <c s="5" t="inlineStr" r="C83">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D83">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E83">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="84" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A84">
         <is>
-          <t xml:space="preserve">Wilheim Wittenburg</t>
+          <t xml:space="preserve">Raymond Ellis</t>
         </is>
       </c>
       <c s="4" r="B84">
-        <v>44697</v>
+        <v>44538</v>
       </c>
       <c s="5" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E84">
-        <v>80</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A85">
         <is>
-          <t xml:space="preserve">Carole Pamela Sapsford</t>
+          <t xml:space="preserve">Tibor Dzuga</t>
         </is>
       </c>
       <c s="4" r="B85">
-        <v>44729</v>
+        <v>44544</v>
       </c>
       <c s="5" t="inlineStr" r="C85">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E85">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="86" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A86">
         <is>
-          <t xml:space="preserve">Richard Paul Register</t>
+          <t xml:space="preserve">Angela Sadler</t>
         </is>
       </c>
       <c s="4" r="B86">
-        <v>44825</v>
+        <v>44548</v>
       </c>
       <c s="5" t="inlineStr" r="C86">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E86">
-        <v>77</v>
+        <v>56</v>
       </c>
     </row>
     <row r="87" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A87">
         <is>
-          <t xml:space="preserve">Darren Michael BLAYNEY</t>
+          <t xml:space="preserve">Rocky Nevison</t>
         </is>
       </c>
       <c s="4" r="B87">
-        <v>44840</v>
+        <v>44552</v>
       </c>
       <c s="5" t="inlineStr" r="C87">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D87">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E87">
-        <v>43</v>
+        <v>63</v>
       </c>
     </row>
     <row r="88" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A88">
         <is>
-          <t xml:space="preserve">Maslina Thomson</t>
+          <t xml:space="preserve">Paul Milford</t>
         </is>
       </c>
       <c s="4" r="B88">
-        <v>44845</v>
+        <v>44557</v>
       </c>
       <c s="5" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E88">
-        <v>56</v>
+        <v>77</v>
       </c>
     </row>
     <row r="89" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A89">
         <is>
-          <t xml:space="preserve">Michael Allen Sawyers</t>
+          <t xml:space="preserve">Abdelwahid Lajaj</t>
         </is>
       </c>
       <c s="4" r="B89">
-        <v>44893</v>
+        <v>44558</v>
       </c>
       <c s="5" t="inlineStr" r="C89">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E89">
-        <v>72</v>
+        <v>63</v>
       </c>
     </row>
     <row r="90" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A90">
         <is>
-          <t xml:space="preserve">Susan Elizabeth Johnson</t>
+          <t xml:space="preserve">Leslie Tilbrook</t>
         </is>
       </c>
       <c s="4" r="B90">
-        <v>44909</v>
+        <v>44564</v>
       </c>
       <c s="5" t="inlineStr" r="C90">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E90">
-        <v>61</v>
+        <v>80</v>
       </c>
     </row>
     <row r="91" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A91">
         <is>
-          <t xml:space="preserve">Melvin Hammond</t>
+          <t xml:space="preserve">Barry Tilleard</t>
         </is>
       </c>
       <c s="4" r="B91">
-        <v>44916</v>
+        <v>44585</v>
       </c>
       <c s="5" t="inlineStr" r="C91">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E91">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="92" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A92">
         <is>
-          <t xml:space="preserve">David John Raines</t>
+          <t xml:space="preserve">Estrellita Elizabette Rosenda Stanley</t>
         </is>
       </c>
       <c s="4" r="B92">
-        <v>44919</v>
+        <v>44586</v>
       </c>
       <c s="5" t="inlineStr" r="C92">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D92">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E92">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="93" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A93">
         <is>
-          <t xml:space="preserve">Karl Roy Bramwell</t>
+          <t xml:space="preserve">Christopher John GOULD</t>
         </is>
       </c>
       <c s="4" r="B93">
-        <v>44953</v>
+        <v>44602</v>
       </c>
       <c s="5" t="inlineStr" r="C93">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D93">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E93">
-        <v>57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="94" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A94">
         <is>
-          <t xml:space="preserve">Terence Sisseam</t>
+          <t xml:space="preserve">Julie Anita Shard</t>
         </is>
       </c>
       <c s="4" r="B94">
-        <v>44979</v>
+        <v>44613</v>
       </c>
       <c s="5" t="inlineStr" r="C94">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D94">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E94">
-        <v>78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="95" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A95">
         <is>
-          <t xml:space="preserve">Thomas Gibson</t>
+          <t xml:space="preserve">Gladys Fox</t>
         </is>
       </c>
       <c s="4" r="B95">
-        <v>44992</v>
+        <v>44617</v>
       </c>
       <c s="5" t="inlineStr" r="C95">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D95">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E95">
-        <v>56</v>
+        <v>72</v>
       </c>
     </row>
     <row r="96" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A96">
         <is>
-          <t xml:space="preserve">Mervyn Pritchard</t>
+          <t xml:space="preserve">Angela Elizabeth MORGAN Or HURREN</t>
         </is>
       </c>
       <c s="4" r="B96">
-        <v>45073</v>
+        <v>44618</v>
       </c>
       <c s="5" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D96">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E96">
-        <v>94</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A97">
         <is>
-          <t xml:space="preserve">Peter Stephen Stacey</t>
+          <t xml:space="preserve">Julie Sheppard</t>
         </is>
       </c>
       <c s="4" r="B97">
-        <v>45075</v>
+        <v>44650</v>
       </c>
       <c s="5" t="inlineStr" r="C97">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E97">
-        <v>63</v>
+        <v>51</v>
       </c>
     </row>
     <row r="98" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A98">
         <is>
-          <t xml:space="preserve">Kenneth Clarke</t>
+          <t xml:space="preserve">Jennifer Anne Eleanor Tilbrook</t>
         </is>
       </c>
       <c s="4" r="B98">
-        <v>45110</v>
+        <v>44653</v>
       </c>
       <c s="5" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E98">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A99">
         <is>
-          <t xml:space="preserve">Stefan Alexander Scott Farley</t>
+          <t xml:space="preserve">Colin William Burd</t>
         </is>
       </c>
       <c s="4" r="B99">
-        <v>45229</v>
+        <v>44666</v>
       </c>
       <c s="5" t="inlineStr" r="C99">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E99">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="100" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A100">
         <is>
-          <t xml:space="preserve">Lee Sturley</t>
+          <t xml:space="preserve">Rory Kerr Stockton</t>
         </is>
       </c>
       <c s="4" r="B100">
-        <v>45460</v>
+        <v>44670</v>
       </c>
       <c s="5" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E100">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="101" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A101">
         <is>
-          <t xml:space="preserve">Michael Jones</t>
+          <t xml:space="preserve">Dawn Diana Carter</t>
         </is>
       </c>
       <c s="4" r="B101">
-        <v>45555</v>
+        <v>44682</v>
       </c>
       <c s="5" t="inlineStr" r="C101">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E101">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="102" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A102">
         <is>
-          <t xml:space="preserve">Peter James Field</t>
+          <t xml:space="preserve">Wilheim Wittenburg</t>
         </is>
       </c>
       <c s="4" r="B102">
-        <v>45574</v>
+        <v>44697</v>
       </c>
       <c s="5" t="inlineStr" r="C102">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E102">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="103" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A103">
         <is>
-          <t xml:space="preserve">Michael Foster</t>
+          <t xml:space="preserve">David Tritton</t>
         </is>
       </c>
       <c s="4" r="B103">
-        <v>45599</v>
+        <v>44700</v>
       </c>
       <c s="5" t="inlineStr" r="C103">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E103">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="104" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A104">
         <is>
-          <t xml:space="preserve">Michael Smith</t>
+          <t xml:space="preserve">Carole Pamela Sapsford</t>
         </is>
       </c>
       <c s="4" r="B104">
-        <v>45601</v>
+        <v>44729</v>
       </c>
       <c s="5" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E104">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="105" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A105">
         <is>
-          <t xml:space="preserve">Geraldine Rose Marylin Wicker</t>
+          <t xml:space="preserve">Robin Sweeting</t>
         </is>
       </c>
       <c s="4" r="B105">
-        <v>45622</v>
+        <v>44755</v>
       </c>
       <c s="5" t="inlineStr" r="C105">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E105">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="106" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A106">
         <is>
-          <t xml:space="preserve">Stephen Owen Pritchard</t>
+          <t xml:space="preserve">John Scott Holloway</t>
         </is>
       </c>
       <c s="4" r="B106">
-        <v>45625</v>
+        <v>44822</v>
       </c>
       <c s="5" t="inlineStr" r="C106">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E106">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="107" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A107">
         <is>
-          <t xml:space="preserve">Wendy Pauline Bradley</t>
+          <t xml:space="preserve">Richard Paul Register</t>
         </is>
       </c>
       <c s="4" r="B107">
-        <v>45626</v>
+        <v>44825</v>
       </c>
       <c s="5" t="inlineStr" r="C107">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D107">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E107">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="108" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A108">
         <is>
-          <t xml:space="preserve">Mr John Harris</t>
+          <t xml:space="preserve">Michael Robin Maguire</t>
         </is>
       </c>
       <c s="4" r="B108">
-        <v>45647</v>
+        <v>44833</v>
       </c>
       <c s="5" t="inlineStr" r="C108">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D108">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E108">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="109" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A109">
         <is>
-          <t xml:space="preserve">Michael (Anthony) Reed</t>
+          <t xml:space="preserve">Darren Michael BLAYNEY</t>
         </is>
       </c>
       <c s="4" r="B109">
-        <v>45653</v>
+        <v>44840</v>
       </c>
       <c s="5" t="inlineStr" r="C109">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E109">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="110" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A110">
         <is>
-          <t xml:space="preserve">Sylvia May Topliss</t>
+          <t xml:space="preserve">Maslina Thomson</t>
         </is>
       </c>
       <c s="4" r="B110">
-        <v>45680</v>
+        <v>44845</v>
       </c>
       <c s="5" t="inlineStr" r="C110">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E110">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="111" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A111">
         <is>
-          <t xml:space="preserve">Paul Fox - Hetherington</t>
+          <t xml:space="preserve">John Arthur Piper</t>
         </is>
       </c>
       <c s="4" r="B111">
-        <v>45683</v>
+        <v>44878</v>
       </c>
       <c s="5" t="inlineStr" r="C111">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E111">
-        <v>66</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A112">
         <is>
-          <t xml:space="preserve">Steven Greenfield</t>
+          <t xml:space="preserve">Michael Allen Sawyers</t>
         </is>
       </c>
       <c s="4" r="B112">
-        <v>45733</v>
+        <v>44893</v>
       </c>
       <c s="5" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D112">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E112">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="113" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A113">
         <is>
-          <t xml:space="preserve">Michael Shirley</t>
+          <t xml:space="preserve">Susan Elizabeth Johnson</t>
         </is>
       </c>
       <c s="4" r="B113">
-        <v>45758</v>
+        <v>44909</v>
       </c>
       <c s="5" t="inlineStr" r="C113">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E113">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="114" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A114">
         <is>
-          <t xml:space="preserve">Steven Rutter</t>
+          <t xml:space="preserve">Melvin Hammond</t>
         </is>
       </c>
       <c s="4" r="B114">
-        <v>45760</v>
+        <v>44916</v>
       </c>
       <c s="5" t="inlineStr" r="C114">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E114">
-        <v>50</v>
+        <v>77</v>
       </c>
     </row>
     <row r="115" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A115">
         <is>
-          <t xml:space="preserve">Stephen Charles Halford</t>
+          <t xml:space="preserve">David John Raines</t>
         </is>
       </c>
       <c s="4" r="B115">
-        <v>45818</v>
+        <v>44919</v>
       </c>
       <c s="5" t="inlineStr" r="C115">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E115">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="116" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A116">
         <is>
-          <t xml:space="preserve">Kevin Page</t>
+          <t xml:space="preserve">David Carr</t>
         </is>
       </c>
       <c s="4" r="B116">
-        <v>45861</v>
+        <v>44927</v>
       </c>
       <c s="5" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E116">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="117" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A117">
         <is>
-          <t xml:space="preserve">Edward Box</t>
+          <t xml:space="preserve">Karl Roy Bramwell</t>
         </is>
       </c>
       <c s="4" r="B117">
-        <v>45867</v>
+        <v>44953</v>
       </c>
       <c s="5" t="inlineStr" r="C117">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E117">
-        <v>83</v>
+        <v>57</v>
       </c>
     </row>
     <row r="118" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A118">
         <is>
-          <t xml:space="preserve">Antonio Martins</t>
+          <t xml:space="preserve">Terence Sisseam</t>
         </is>
       </c>
       <c s="4" r="B118">
-        <v>45880</v>
+        <v>44979</v>
       </c>
       <c s="5" t="inlineStr" r="C118">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E118">
-        <v>86</v>
+        <v>78</v>
       </c>
     </row>
     <row r="119" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A119">
         <is>
-          <t xml:space="preserve">Anthony Charles Bowen</t>
+          <t xml:space="preserve">Thomas Gibson</t>
         </is>
       </c>
       <c s="4" r="B119">
-        <v>45893</v>
+        <v>44992</v>
       </c>
       <c s="5" t="inlineStr" r="C119">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E119">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="120" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A120">
         <is>
-          <t xml:space="preserve">Robert Stephen BELL</t>
+          <t xml:space="preserve">Francis Thomas</t>
         </is>
       </c>
       <c s="4" r="B120">
-        <v>45987</v>
+        <v>45016</v>
       </c>
       <c s="5" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E120">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="121" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A121">
         <is>
-          <t xml:space="preserve">Keith Leslie Balding</t>
+          <t xml:space="preserve">Mervyn Pritchard</t>
         </is>
       </c>
       <c s="4" r="B121">
-        <v>46005</v>
+        <v>45073</v>
       </c>
       <c s="5" t="inlineStr" r="C121">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E121">
-        <v>77</v>
+        <v>94</v>
       </c>
     </row>
     <row r="122" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A122">
         <is>
+          <t xml:space="preserve">Peter Stephen Stacey</t>
+        </is>
+      </c>
+      <c s="4" r="B122">
+        <v>45075</v>
+      </c>
+      <c s="5" t="inlineStr" r="C122">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D122">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E122">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="123" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A123">
+        <is>
+          <t xml:space="preserve">Kenneth Clarke</t>
+        </is>
+      </c>
+      <c s="4" r="B123">
+        <v>45110</v>
+      </c>
+      <c s="5" t="inlineStr" r="C123">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D123">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E123">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="124" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A124">
+        <is>
+          <t xml:space="preserve">Antonio Latella</t>
+        </is>
+      </c>
+      <c s="4" r="B124">
+        <v>45201</v>
+      </c>
+      <c s="5" t="inlineStr" r="C124">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D124">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E124">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="125" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A125">
+        <is>
+          <t xml:space="preserve">Patrick Hedderman</t>
+        </is>
+      </c>
+      <c s="4" r="B125">
+        <v>45208</v>
+      </c>
+      <c s="5" t="inlineStr" r="C125">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D125">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E125">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="126" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A126">
+        <is>
+          <t xml:space="preserve">Stefan Alexander Scott Farley</t>
+        </is>
+      </c>
+      <c s="4" r="B126">
+        <v>45229</v>
+      </c>
+      <c s="5" t="inlineStr" r="C126">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D126">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E126">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="127" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A127">
+        <is>
+          <t xml:space="preserve">Paul Chapman</t>
+        </is>
+      </c>
+      <c s="4" r="B127">
+        <v>45261</v>
+      </c>
+      <c s="5" t="inlineStr" r="C127">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D127">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E127">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="128" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A128">
+        <is>
+          <t xml:space="preserve">Derek Vincent De Mello</t>
+        </is>
+      </c>
+      <c s="4" r="B128">
+        <v>45265</v>
+      </c>
+      <c s="5" t="inlineStr" r="C128">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D128">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E128">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="129" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A129">
+        <is>
+          <t xml:space="preserve">Christopher Egbue</t>
+        </is>
+      </c>
+      <c s="4" r="B129">
+        <v>45274</v>
+      </c>
+      <c s="5" t="inlineStr" r="C129">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D129">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E129">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="130" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A130">
+        <is>
+          <t xml:space="preserve">Terence John Gay</t>
+        </is>
+      </c>
+      <c s="4" r="B130">
+        <v>45291</v>
+      </c>
+      <c s="5" t="inlineStr" r="C130">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D130">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E130">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="131" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A131">
+        <is>
+          <t xml:space="preserve">Stephen Roberts</t>
+        </is>
+      </c>
+      <c s="4" r="B131">
+        <v>45295</v>
+      </c>
+      <c s="5" t="inlineStr" r="C131">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D131">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E131">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="132" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A132">
+        <is>
+          <t xml:space="preserve">Alan Eric Kelly</t>
+        </is>
+      </c>
+      <c s="4" r="B132">
+        <v>45298</v>
+      </c>
+      <c s="5" t="inlineStr" r="C132">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D132">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E132">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="133" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A133">
+        <is>
+          <t xml:space="preserve">Victor Askew</t>
+        </is>
+      </c>
+      <c s="4" r="B133">
+        <v>45311</v>
+      </c>
+      <c s="5" t="inlineStr" r="C133">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D133">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E133">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="134" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A134">
+        <is>
+          <t xml:space="preserve">Zbynek Matejcek</t>
+        </is>
+      </c>
+      <c s="4" r="B134">
+        <v>45351</v>
+      </c>
+      <c s="5" t="inlineStr" r="C134">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D134">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E134">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="135" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A135">
+        <is>
+          <t xml:space="preserve">Brian Ellis</t>
+        </is>
+      </c>
+      <c s="4" r="B135">
+        <v>45381</v>
+      </c>
+      <c s="5" t="inlineStr" r="C135">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D135">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E135">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="136" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A136">
+        <is>
+          <t xml:space="preserve">Maria Abreu</t>
+        </is>
+      </c>
+      <c s="4" r="B136">
+        <v>45449</v>
+      </c>
+      <c s="5" t="inlineStr" r="C136">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D136">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E136">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="137" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A137">
+        <is>
+          <t xml:space="preserve">Lee Sturley</t>
+        </is>
+      </c>
+      <c s="4" r="B137">
+        <v>45460</v>
+      </c>
+      <c s="5" t="inlineStr" r="C137">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D137">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E137">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="138" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A138">
+        <is>
+          <t xml:space="preserve">Leonard Edward Whenmouth</t>
+        </is>
+      </c>
+      <c s="4" r="B138">
+        <v>45467</v>
+      </c>
+      <c s="5" t="inlineStr" r="C138">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D138">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E138">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="139" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A139">
+        <is>
+          <t xml:space="preserve">Tania Dawn Campbell</t>
+        </is>
+      </c>
+      <c s="4" r="B139">
+        <v>45489</v>
+      </c>
+      <c s="5" t="inlineStr" r="C139">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D139">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E139">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="140" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A140">
+        <is>
+          <t xml:space="preserve">June Ashdown</t>
+        </is>
+      </c>
+      <c s="4" r="B140">
+        <v>45496</v>
+      </c>
+      <c s="5" t="inlineStr" r="C140">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D140">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E140">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="141" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A141">
+        <is>
+          <t xml:space="preserve">Robert Wright</t>
+        </is>
+      </c>
+      <c s="4" r="B141">
+        <v>45509</v>
+      </c>
+      <c s="5" t="inlineStr" r="C141">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D141">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E141">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="142" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A142">
+        <is>
+          <t xml:space="preserve">Costel Axinte</t>
+        </is>
+      </c>
+      <c s="4" r="B142">
+        <v>45517</v>
+      </c>
+      <c s="5" t="inlineStr" r="C142">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D142">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E142">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="143" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A143">
+        <is>
+          <t xml:space="preserve">David John Spurgeon</t>
+        </is>
+      </c>
+      <c s="4" r="B143">
+        <v>45537</v>
+      </c>
+      <c s="5" t="inlineStr" r="C143">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D143">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E143">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="144" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A144">
+        <is>
+          <t xml:space="preserve">Michael Jones</t>
+        </is>
+      </c>
+      <c s="4" r="B144">
+        <v>45555</v>
+      </c>
+      <c s="5" t="inlineStr" r="C144">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D144">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E144">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="145" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A145">
+        <is>
+          <t xml:space="preserve">Peter James Field</t>
+        </is>
+      </c>
+      <c s="4" r="B145">
+        <v>45574</v>
+      </c>
+      <c s="5" t="inlineStr" r="C145">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D145">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E145">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="146" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A146">
+        <is>
+          <t xml:space="preserve">Michael Foster</t>
+        </is>
+      </c>
+      <c s="4" r="B146">
+        <v>45599</v>
+      </c>
+      <c s="5" t="inlineStr" r="C146">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D146">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E146">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="147" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A147">
+        <is>
+          <t xml:space="preserve">Michael Smith</t>
+        </is>
+      </c>
+      <c s="4" r="B147">
+        <v>45601</v>
+      </c>
+      <c s="5" t="inlineStr" r="C147">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D147">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E147">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="148" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A148">
+        <is>
+          <t xml:space="preserve">Geraldine Rose Marylin Wicker</t>
+        </is>
+      </c>
+      <c s="4" r="B148">
+        <v>45622</v>
+      </c>
+      <c s="5" t="inlineStr" r="C148">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D148">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E148">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="149" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A149">
+        <is>
+          <t xml:space="preserve">Stephen Owen Pritchard</t>
+        </is>
+      </c>
+      <c s="4" r="B149">
+        <v>45625</v>
+      </c>
+      <c s="5" t="inlineStr" r="C149">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D149">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E149">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="150" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A150">
+        <is>
+          <t xml:space="preserve">Wendy Pauline Bradley</t>
+        </is>
+      </c>
+      <c s="4" r="B150">
+        <v>45626</v>
+      </c>
+      <c s="5" t="inlineStr" r="C150">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D150">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E150">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="151" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A151">
+        <is>
+          <t xml:space="preserve">Wendy Duffield</t>
+        </is>
+      </c>
+      <c s="4" r="B151">
+        <v>45639</v>
+      </c>
+      <c s="5" t="inlineStr" r="C151">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D151">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E151">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="152" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A152">
+        <is>
+          <t xml:space="preserve">Mr John Harris</t>
+        </is>
+      </c>
+      <c s="4" r="B152">
+        <v>45647</v>
+      </c>
+      <c s="5" t="inlineStr" r="C152">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D152">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E152">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="153" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A153">
+        <is>
+          <t xml:space="preserve">Michael (Anthony) Reed</t>
+        </is>
+      </c>
+      <c s="4" r="B153">
+        <v>45653</v>
+      </c>
+      <c s="5" t="inlineStr" r="C153">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D153">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E153">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="154" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A154">
+        <is>
+          <t xml:space="preserve">Sylvia May Topliss</t>
+        </is>
+      </c>
+      <c s="4" r="B154">
+        <v>45680</v>
+      </c>
+      <c s="5" t="inlineStr" r="C154">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D154">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E154">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="155" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A155">
+        <is>
+          <t xml:space="preserve">Paul Fox - Hetherington</t>
+        </is>
+      </c>
+      <c s="4" r="B155">
+        <v>45683</v>
+      </c>
+      <c s="5" t="inlineStr" r="C155">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D155">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E155">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="156" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A156">
+        <is>
+          <t xml:space="preserve">Kenny Russell</t>
+        </is>
+      </c>
+      <c s="4" r="B156">
+        <v>45703</v>
+      </c>
+      <c s="5" t="inlineStr" r="C156">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D156">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E156">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="157" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A157">
+        <is>
+          <t xml:space="preserve">John Brochet</t>
+        </is>
+      </c>
+      <c s="4" r="B157">
+        <v>45731</v>
+      </c>
+      <c s="5" t="inlineStr" r="C157">
+        <is>
+          <t xml:space="preserve">Burial</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D157">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E157">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="158" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A158">
+        <is>
+          <t xml:space="preserve">Steven Greenfield</t>
+        </is>
+      </c>
+      <c s="4" r="B158">
+        <v>45733</v>
+      </c>
+      <c s="5" t="inlineStr" r="C158">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D158">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E158">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="159" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A159">
+        <is>
+          <t xml:space="preserve">Michael Shirley</t>
+        </is>
+      </c>
+      <c s="4" r="B159">
+        <v>45758</v>
+      </c>
+      <c s="5" t="inlineStr" r="C159">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D159">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E159">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="160" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A160">
+        <is>
+          <t xml:space="preserve">Steven Rutter</t>
+        </is>
+      </c>
+      <c s="4" r="B160">
+        <v>45760</v>
+      </c>
+      <c s="5" t="inlineStr" r="C160">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D160">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E160">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="161" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A161">
+        <is>
+          <t xml:space="preserve">Barry John Cole</t>
+        </is>
+      </c>
+      <c s="4" r="B161">
+        <v>45761</v>
+      </c>
+      <c s="5" t="inlineStr" r="C161">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D161">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E161">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="162" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A162">
+        <is>
+          <t xml:space="preserve">Stephen Charles Halford</t>
+        </is>
+      </c>
+      <c s="4" r="B162">
+        <v>45818</v>
+      </c>
+      <c s="5" t="inlineStr" r="C162">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D162">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E162">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="163" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A163">
+        <is>
+          <t xml:space="preserve">David Robert Tees</t>
+        </is>
+      </c>
+      <c s="4" r="B163">
+        <v>45828</v>
+      </c>
+      <c s="5" t="inlineStr" r="C163">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D163">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E163">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="164" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A164">
+        <is>
+          <t xml:space="preserve">Vanessa Bex</t>
+        </is>
+      </c>
+      <c s="4" r="B164">
+        <v>45852</v>
+      </c>
+      <c s="5" t="inlineStr" r="C164">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D164">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E164">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="165" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A165">
+        <is>
+          <t xml:space="preserve">Kevin Page</t>
+        </is>
+      </c>
+      <c s="4" r="B165">
+        <v>45861</v>
+      </c>
+      <c s="5" t="inlineStr" r="C165">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D165">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E165">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="166" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A166">
+        <is>
+          <t xml:space="preserve">Edward Box</t>
+        </is>
+      </c>
+      <c s="4" r="B166">
+        <v>45867</v>
+      </c>
+      <c s="5" t="inlineStr" r="C166">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D166">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E166">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="167" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A167">
+        <is>
+          <t xml:space="preserve">Antonio Martins</t>
+        </is>
+      </c>
+      <c s="4" r="B167">
+        <v>45880</v>
+      </c>
+      <c s="5" t="inlineStr" r="C167">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D167">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E167">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="168" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A168">
+        <is>
+          <t xml:space="preserve">Anthony Charles Bowen</t>
+        </is>
+      </c>
+      <c s="4" r="B168">
+        <v>45893</v>
+      </c>
+      <c s="5" t="inlineStr" r="C168">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D168">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E168">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="169" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A169">
+        <is>
+          <t xml:space="preserve">Robert Stephen BELL</t>
+        </is>
+      </c>
+      <c s="4" r="B169">
+        <v>45987</v>
+      </c>
+      <c s="5" t="inlineStr" r="C169">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D169">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E169">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="170" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A170">
+        <is>
+          <t xml:space="preserve">Keith Leslie Balding</t>
+        </is>
+      </c>
+      <c s="4" r="B170">
+        <v>46005</v>
+      </c>
+      <c s="5" t="inlineStr" r="C170">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D170">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E170">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="171" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A171">
+        <is>
+          <t xml:space="preserve">David Shaw</t>
+        </is>
+      </c>
+      <c s="4" r="B171">
+        <v>46032</v>
+      </c>
+      <c s="5" t="inlineStr" r="C171">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D171">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E171">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="172" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A172">
+        <is>
+          <t xml:space="preserve">Charles Michael Payton Lane</t>
+        </is>
+      </c>
+      <c s="4" r="B172">
+        <v>46038</v>
+      </c>
+      <c s="5" t="inlineStr" r="C172">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D172">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E172">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="173" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A173">
+        <is>
+          <t xml:space="preserve">Gerald Bollands</t>
+        </is>
+      </c>
+      <c s="4" r="B173">
+        <v>46049</v>
+      </c>
+      <c s="5" t="inlineStr" r="C173">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D173">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E173">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="174" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A174">
+        <is>
           <t xml:space="preserve">John Errington</t>
         </is>
       </c>
-      <c s="4" r="B122">
+      <c s="4" r="B174">
         <v>46091</v>
       </c>
-      <c s="5" t="inlineStr" r="C122">
-[...9 lines deleted...]
-      <c s="6" r="E122">
+      <c s="5" t="inlineStr" r="C174">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D174">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E174">
         <v>48</v>
       </c>
     </row>
-    <row r="123" ht="18" customHeight="0">
-      <c s="3" t="inlineStr" r="A123">
+    <row r="175" ht="18" customHeight="0">
+      <c s="3" t="inlineStr" r="A175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="B123">
+      <c s="5" t="inlineStr" r="B175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="C123">
+      <c s="5" t="inlineStr" r="C175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="D123">
+      <c s="5" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="E123">
+      <c s="5" t="inlineStr" r="E175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="124" ht="17.95" customHeight="0">
-      <c s="3" t="inlineStr" r="A124">
+    <row r="176" ht="17.95" customHeight="0">
+      <c s="3" t="inlineStr" r="A176">
         <is>
           <t xml:space="preserve">Data extracted on:</t>
         </is>
       </c>
-      <c s="4" r="B124">
-[...2 lines deleted...]
-      <c s="5" t="inlineStr" r="C124">
+      <c s="4" r="B176">
+        <v>46235</v>
+      </c>
+      <c s="5" t="inlineStr" r="C176">
         <is>
           <t xml:space="preserve">at</t>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="D124">
-[...4 lines deleted...]
-      <c s="5" t="inlineStr" r="E124">
+      <c s="5" t="inlineStr" r="D176">
+        <is>
+          <t xml:space="preserve">2:00:10 AM</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="125" ht="0.05" customHeight="1"/>
+    <row r="177" ht="0.05" customHeight="1"/>
   </sheetData>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>