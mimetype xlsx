--- v1 (2026-08-12)
+++ v2 (2026-09-01)
@@ -418,91 +418,91 @@
       <c s="3" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">Carol Ann Kakel</t>
         </is>
       </c>
       <c s="4" r="B10">
         <v>43633</v>
       </c>
       <c s="5" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E10">
         <v>72</v>
       </c>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A11">
         <is>
-          <t xml:space="preserve">John Hook</t>
+          <t xml:space="preserve">Harry Wood</t>
         </is>
       </c>
       <c s="4" r="B11">
         <v>43647</v>
       </c>
       <c s="5" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E11">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A12">
         <is>
-          <t xml:space="preserve">Harry Wood</t>
+          <t xml:space="preserve">John Hook</t>
         </is>
       </c>
       <c s="4" r="B12">
         <v>43647</v>
       </c>
       <c s="5" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E12">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">Winifred Joyce NAGI</t>
         </is>
       </c>
       <c s="4" r="B13">
         <v>43662</v>
       </c>
       <c s="5" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E13">
         <v>93</v>
       </c>
     </row>
@@ -947,91 +947,91 @@
       <c s="3" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve">Frank Haynes</t>
         </is>
       </c>
       <c s="4" r="B33">
         <v>43984</v>
       </c>
       <c s="5" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E33">
         <v>72</v>
       </c>
     </row>
     <row r="34" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">Piotr FABISZAK</t>
+          <t xml:space="preserve">Alexander Thomas Kearney</t>
         </is>
       </c>
       <c s="4" r="B34">
         <v>43987</v>
       </c>
       <c s="5" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E34">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">Alexander Thomas Kearney</t>
+          <t xml:space="preserve">Piotr FABISZAK</t>
         </is>
       </c>
       <c s="4" r="B35">
         <v>43987</v>
       </c>
       <c s="5" t="inlineStr" r="C35">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E35">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">Brynmor Davies</t>
         </is>
       </c>
       <c s="4" r="B36">
         <v>43994</v>
       </c>
       <c s="5" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E36">
         <v>76</v>
       </c>
     </row>
@@ -1154,3136 +1154,3457 @@
       <c s="3" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve">Stephen Charles Morgan</t>
         </is>
       </c>
       <c s="4" r="B42">
         <v>44049</v>
       </c>
       <c s="5" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E42">
         <v>65</v>
       </c>
     </row>
     <row r="43" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">Sarah Louise Lloyd</t>
+          <t xml:space="preserve">Gary Donald Horn</t>
         </is>
       </c>
       <c s="4" r="B43">
-        <v>44102</v>
+        <v>44091</v>
       </c>
       <c s="5" t="inlineStr" r="C43">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D43">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E43">
-        <v>50</v>
+        <v>63</v>
       </c>
     </row>
     <row r="44" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">Neil Usher</t>
+          <t xml:space="preserve">Sarah Louise Lloyd</t>
         </is>
       </c>
       <c s="4" r="B44">
-        <v>44113</v>
+        <v>44102</v>
       </c>
       <c s="5" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D44">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E44">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">Terrence John  Boughtwood</t>
+          <t xml:space="preserve">Neil Usher</t>
         </is>
       </c>
       <c s="4" r="B45">
-        <v>44125</v>
+        <v>44113</v>
       </c>
       <c s="5" t="inlineStr" r="C45">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D45">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E45">
-        <v>77</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">John Dudley King</t>
+          <t xml:space="preserve">Terrence John  Boughtwood</t>
         </is>
       </c>
       <c s="4" r="B46">
-        <v>44136</v>
+        <v>44125</v>
       </c>
       <c s="5" t="inlineStr" r="C46">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D46">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E46">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="47" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve">Eugene Francis Baldwin</t>
+          <t xml:space="preserve">John Dudley King</t>
         </is>
       </c>
       <c s="4" r="B47">
-        <v>44143</v>
+        <v>44136</v>
       </c>
       <c s="5" t="inlineStr" r="C47">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D47">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E47">
-        <v>90</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A48">
         <is>
-          <t xml:space="preserve">Ann C Housego</t>
+          <t xml:space="preserve">Eugene Francis Baldwin</t>
         </is>
       </c>
       <c s="4" r="B48">
-        <v>44172</v>
+        <v>44143</v>
       </c>
       <c s="5" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E48">
-        <v>73</v>
+        <v>90</v>
       </c>
     </row>
     <row r="49" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">Philip James Ward</t>
+          <t xml:space="preserve">Ann C Housego</t>
         </is>
       </c>
       <c s="4" r="B49">
-        <v>44188</v>
+        <v>44172</v>
       </c>
       <c s="5" t="inlineStr" r="C49">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D49">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E49">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="50" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A50">
         <is>
-          <t xml:space="preserve">Penelope Clarke</t>
+          <t xml:space="preserve">Philip James Ward</t>
         </is>
       </c>
       <c s="4" r="B50">
-        <v>44191</v>
+        <v>44188</v>
       </c>
       <c s="5" t="inlineStr" r="C50">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D50">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E50">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A51">
         <is>
-          <t xml:space="preserve">Brian Herbert Dobbin</t>
+          <t xml:space="preserve">Penelope Clarke</t>
         </is>
       </c>
       <c s="4" r="B51">
-        <v>44196</v>
+        <v>44191</v>
       </c>
       <c s="5" t="inlineStr" r="C51">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D51">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E51">
-        <v>86</v>
+        <v>65</v>
       </c>
     </row>
     <row r="52" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A52">
         <is>
-          <t xml:space="preserve">Rosalie Carr</t>
+          <t xml:space="preserve">Brian Herbert Dobbin</t>
         </is>
       </c>
       <c s="4" r="B52">
-        <v>44197</v>
+        <v>44196</v>
       </c>
       <c s="5" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E52">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="53" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A53">
         <is>
-          <t xml:space="preserve">Fitzwilliam Berek Fryatt</t>
+          <t xml:space="preserve">Rosalie Carr</t>
         </is>
       </c>
       <c s="4" r="B53">
-        <v>44202</v>
+        <v>44197</v>
       </c>
       <c s="5" t="inlineStr" r="C53">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E53">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A54">
         <is>
-          <t xml:space="preserve">Carole May Bennett</t>
+          <t xml:space="preserve">Fitzwilliam Berek Fryatt</t>
         </is>
       </c>
       <c s="4" r="B54">
-        <v>44205</v>
+        <v>44202</v>
       </c>
       <c s="5" t="inlineStr" r="C54">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E54">
-        <v>62</v>
+        <v>87</v>
       </c>
     </row>
     <row r="55" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A55">
         <is>
-          <t xml:space="preserve">John Haworth</t>
+          <t xml:space="preserve">Carole May Bennett</t>
         </is>
       </c>
       <c s="4" r="B55">
-        <v>44208</v>
+        <v>44205</v>
       </c>
       <c s="5" t="inlineStr" r="C55">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E55">
-        <v>76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="56" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A56">
         <is>
-          <t xml:space="preserve">Marie Hester Sherman</t>
+          <t xml:space="preserve">John Haworth</t>
         </is>
       </c>
       <c s="4" r="B56">
-        <v>44214</v>
+        <v>44208</v>
       </c>
       <c s="5" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E56">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="57" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A57">
         <is>
-          <t xml:space="preserve">Ann Catherine Mikkelsen</t>
+          <t xml:space="preserve">Marie Hester Sherman</t>
         </is>
       </c>
       <c s="4" r="B57">
-        <v>44218</v>
+        <v>44214</v>
       </c>
       <c s="5" t="inlineStr" r="C57">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D57">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E57">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A58">
         <is>
-          <t xml:space="preserve">Colin T J March</t>
+          <t xml:space="preserve">Ann Catherine Mikkelsen</t>
         </is>
       </c>
       <c s="4" r="B58">
-        <v>44222</v>
+        <v>44218</v>
       </c>
       <c s="5" t="inlineStr" r="C58">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E58">
-        <v>72</v>
+        <v>58</v>
       </c>
     </row>
     <row r="59" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A59">
         <is>
-          <t xml:space="preserve">John Killen</t>
+          <t xml:space="preserve">Colin T J March</t>
         </is>
       </c>
       <c s="4" r="B59">
         <v>44222</v>
       </c>
       <c s="5" t="inlineStr" r="C59">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E59">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A60">
         <is>
-          <t xml:space="preserve">Susan Hookings</t>
+          <t xml:space="preserve">John Killen</t>
         </is>
       </c>
       <c s="4" r="B60">
-        <v>44224</v>
+        <v>44222</v>
       </c>
       <c s="5" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E60">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">Eileen Doughty</t>
+          <t xml:space="preserve">Susan Hookings</t>
         </is>
       </c>
       <c s="4" r="B61">
-        <v>44230</v>
+        <v>44224</v>
       </c>
       <c s="5" t="inlineStr" r="C61">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E61">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="62" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A62">
         <is>
-          <t xml:space="preserve">Janet Barbara Davies</t>
+          <t xml:space="preserve">Eileen Doughty</t>
         </is>
       </c>
       <c s="4" r="B62">
-        <v>44246</v>
+        <v>44230</v>
       </c>
       <c s="5" t="inlineStr" r="C62">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E62">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A63">
         <is>
-          <t xml:space="preserve">Philip James Robinson</t>
+          <t xml:space="preserve">Janet Barbara Davies</t>
         </is>
       </c>
       <c s="4" r="B63">
-        <v>44268</v>
+        <v>44246</v>
       </c>
       <c s="5" t="inlineStr" r="C63">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E63">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="64" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A64">
         <is>
-          <t xml:space="preserve">Barrie Edgar Smith</t>
+          <t xml:space="preserve">Philip James Robinson</t>
         </is>
       </c>
       <c s="4" r="B64">
-        <v>44287</v>
+        <v>44268</v>
       </c>
       <c s="5" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E64">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="65" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A65">
         <is>
-          <t xml:space="preserve">Malcolm John Fox</t>
+          <t xml:space="preserve">Barrie Edgar Smith</t>
         </is>
       </c>
       <c s="4" r="B65">
-        <v>44308</v>
+        <v>44287</v>
       </c>
       <c s="5" t="inlineStr" r="C65">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E65">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="66" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A66">
         <is>
-          <t xml:space="preserve">Hugh McKinley</t>
+          <t xml:space="preserve">Malcolm John Fox</t>
         </is>
       </c>
       <c s="4" r="B66">
-        <v>44324</v>
+        <v>44308</v>
       </c>
       <c s="5" t="inlineStr" r="C66">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E66">
-        <v>83</v>
+        <v>62</v>
       </c>
     </row>
     <row r="67" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A67">
         <is>
-          <t xml:space="preserve">Sharon Foulsham</t>
+          <t xml:space="preserve">Hugh McKinley</t>
         </is>
       </c>
       <c s="4" r="B67">
-        <v>44336</v>
+        <v>44324</v>
       </c>
       <c s="5" t="inlineStr" r="C67">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D67">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E67">
-        <v>59</v>
+        <v>83</v>
       </c>
     </row>
     <row r="68" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A68">
         <is>
-          <t xml:space="preserve">Maria Yolanda Amo Mena</t>
+          <t xml:space="preserve">Sharon Foulsham</t>
         </is>
       </c>
       <c s="4" r="B68">
-        <v>44343</v>
+        <v>44336</v>
       </c>
       <c s="5" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D68">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E68">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="69" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A69">
         <is>
-          <t xml:space="preserve">Richard David Rose</t>
+          <t xml:space="preserve">Maria Yolanda Amo Mena</t>
         </is>
       </c>
       <c s="4" r="B69">
-        <v>44347</v>
+        <v>44343</v>
       </c>
       <c s="5" t="inlineStr" r="C69">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D69">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E69">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A70">
         <is>
-          <t xml:space="preserve">Mary Sproat</t>
+          <t xml:space="preserve">Richard David Rose</t>
         </is>
       </c>
       <c s="4" r="B70">
-        <v>44360</v>
+        <v>44347</v>
       </c>
       <c s="5" t="inlineStr" r="C70">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D70">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E70">
-        <v>88</v>
+        <v>65</v>
       </c>
     </row>
     <row r="71" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A71">
         <is>
-          <t xml:space="preserve">Michael Sidney Looker</t>
+          <t xml:space="preserve">Mary Sproat</t>
         </is>
       </c>
       <c s="4" r="B71">
-        <v>44363</v>
+        <v>44360</v>
       </c>
       <c s="5" t="inlineStr" r="C71">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D71">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E71">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="72" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A72">
         <is>
-          <t xml:space="preserve">Jane Cramer</t>
+          <t xml:space="preserve">Michael Sidney Looker</t>
         </is>
       </c>
       <c s="4" r="B72">
-        <v>44364</v>
+        <v>44363</v>
       </c>
       <c s="5" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D72">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E72">
-        <v>56</v>
+        <v>82</v>
       </c>
     </row>
     <row r="73" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A73">
         <is>
-          <t xml:space="preserve">Ursula McKinlay</t>
+          <t xml:space="preserve">Jane Cramer</t>
         </is>
       </c>
       <c s="4" r="B73">
-        <v>44398</v>
+        <v>44364</v>
       </c>
       <c s="5" t="inlineStr" r="C73">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D73">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E73">
-        <v>80</v>
+        <v>56</v>
       </c>
     </row>
     <row r="74" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A74">
         <is>
-          <t xml:space="preserve">Miloslav Rovnanik</t>
+          <t xml:space="preserve">Ursula McKinlay</t>
         </is>
       </c>
       <c s="4" r="B74">
-        <v>44459</v>
+        <v>44398</v>
       </c>
       <c s="5" t="inlineStr" r="C74">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D74">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E74">
-        <v>62</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A75">
         <is>
-          <t xml:space="preserve">John Davis</t>
+          <t xml:space="preserve">Miloslav Rovnanik</t>
         </is>
       </c>
       <c s="4" r="B75">
-        <v>44469</v>
+        <v>44459</v>
       </c>
       <c s="5" t="inlineStr" r="C75">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D75">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E75">
-        <v>89</v>
+        <v>62</v>
       </c>
     </row>
     <row r="76" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A76">
         <is>
-          <t xml:space="preserve">Brian Kiernan</t>
+          <t xml:space="preserve">John Davis</t>
         </is>
       </c>
       <c s="4" r="B76">
-        <v>44474</v>
+        <v>44469</v>
       </c>
       <c s="5" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D76">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E76">
-        <v>78</v>
+        <v>89</v>
       </c>
     </row>
     <row r="77" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A77">
         <is>
-          <t xml:space="preserve">Paul James Buchanon</t>
+          <t xml:space="preserve">Brian Kiernan</t>
         </is>
       </c>
       <c s="4" r="B77">
-        <v>44477</v>
+        <v>44474</v>
       </c>
       <c s="5" t="inlineStr" r="C77">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D77">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E77">
-        <v>64</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A78">
         <is>
-          <t xml:space="preserve">Win Shin Wong</t>
+          <t xml:space="preserve">Paul James Buchanon</t>
         </is>
       </c>
       <c s="4" r="B78">
-        <v>44482</v>
+        <v>44477</v>
       </c>
       <c s="5" t="inlineStr" r="C78">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D78">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E78">
-        <v>86</v>
+        <v>64</v>
       </c>
     </row>
     <row r="79" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A79">
         <is>
-          <t xml:space="preserve">Frederick Godliman</t>
+          <t xml:space="preserve">Win Shin Wong</t>
         </is>
       </c>
       <c s="4" r="B79">
-        <v>44500</v>
+        <v>44482</v>
       </c>
       <c s="5" t="inlineStr" r="C79">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D79">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E79">
-        <v>66</v>
+        <v>86</v>
       </c>
     </row>
     <row r="80" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A80">
         <is>
-          <t xml:space="preserve">Deborah Piper</t>
+          <t xml:space="preserve">Frederick Godliman</t>
         </is>
       </c>
       <c s="4" r="B80">
-        <v>44503</v>
+        <v>44500</v>
       </c>
       <c s="5" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D80">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E80">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="81" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A81">
         <is>
-          <t xml:space="preserve">Cedric Temple-Huskisson</t>
+          <t xml:space="preserve">Deborah Piper</t>
         </is>
       </c>
       <c s="4" r="B81">
-        <v>44507</v>
+        <v>44503</v>
       </c>
       <c s="5" t="inlineStr" r="C81">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D81">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E81">
-        <v>84</v>
+        <v>56</v>
       </c>
     </row>
     <row r="82" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A82">
         <is>
-          <t xml:space="preserve">Andrew Hayward</t>
+          <t xml:space="preserve">Cedric Temple-Huskisson</t>
         </is>
       </c>
       <c s="4" r="B82">
-        <v>44523</v>
+        <v>44507</v>
       </c>
       <c s="5" t="inlineStr" r="C82">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D82">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E82">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="83" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A83">
         <is>
-          <t xml:space="preserve">Kenneth Clark</t>
+          <t xml:space="preserve">Andrew Hayward</t>
         </is>
       </c>
       <c s="4" r="B83">
-        <v>44526</v>
+        <v>44523</v>
       </c>
       <c s="5" t="inlineStr" r="C83">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D83">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E83">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="84" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A84">
         <is>
-          <t xml:space="preserve">Raymond Ellis</t>
+          <t xml:space="preserve">Kenneth Clark</t>
         </is>
       </c>
       <c s="4" r="B84">
-        <v>44538</v>
+        <v>44526</v>
       </c>
       <c s="5" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E84">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="85" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A85">
         <is>
-          <t xml:space="preserve">Tibor Dzuga</t>
+          <t xml:space="preserve">Raymond Ellis</t>
         </is>
       </c>
       <c s="4" r="B85">
-        <v>44544</v>
+        <v>44538</v>
       </c>
       <c s="5" t="inlineStr" r="C85">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E85">
-        <v>70</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A86">
         <is>
-          <t xml:space="preserve">Angela Sadler</t>
+          <t xml:space="preserve">Tibor Dzuga</t>
         </is>
       </c>
       <c s="4" r="B86">
-        <v>44548</v>
+        <v>44544</v>
       </c>
       <c s="5" t="inlineStr" r="C86">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E86">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A87">
         <is>
-          <t xml:space="preserve">Rocky Nevison</t>
+          <t xml:space="preserve">Angela Sadler</t>
         </is>
       </c>
       <c s="4" r="B87">
-        <v>44552</v>
+        <v>44548</v>
       </c>
       <c s="5" t="inlineStr" r="C87">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D87">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E87">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="88" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A88">
         <is>
-          <t xml:space="preserve">Paul Milford</t>
+          <t xml:space="preserve">Rocky Nevison</t>
         </is>
       </c>
       <c s="4" r="B88">
-        <v>44557</v>
+        <v>44552</v>
       </c>
       <c s="5" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E88">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="89" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A89">
         <is>
-          <t xml:space="preserve">Abdelwahid Lajaj</t>
+          <t xml:space="preserve">Paul Milford</t>
         </is>
       </c>
       <c s="4" r="B89">
-        <v>44558</v>
+        <v>44557</v>
       </c>
       <c s="5" t="inlineStr" r="C89">
         <is>
           <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E89">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="90" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A90">
         <is>
-          <t xml:space="preserve">Leslie Tilbrook</t>
+          <t xml:space="preserve">Abdelwahid Lajaj</t>
         </is>
       </c>
       <c s="4" r="B90">
-        <v>44564</v>
+        <v>44558</v>
       </c>
       <c s="5" t="inlineStr" r="C90">
         <is>
           <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E90">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A91">
         <is>
-          <t xml:space="preserve">Barry Tilleard</t>
+          <t xml:space="preserve">Leslie Tilbrook</t>
         </is>
       </c>
       <c s="4" r="B91">
-        <v>44585</v>
+        <v>44564</v>
       </c>
       <c s="5" t="inlineStr" r="C91">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E91">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A92">
         <is>
-          <t xml:space="preserve">Estrellita Elizabette Rosenda Stanley</t>
+          <t xml:space="preserve">Barry Tilleard</t>
         </is>
       </c>
       <c s="4" r="B92">
-        <v>44586</v>
+        <v>44585</v>
       </c>
       <c s="5" t="inlineStr" r="C92">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D92">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E92">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="93" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A93">
         <is>
-          <t xml:space="preserve">Christopher John GOULD</t>
+          <t xml:space="preserve">Estrellita Elizabette Rosenda Stanley</t>
         </is>
       </c>
       <c s="4" r="B93">
-        <v>44602</v>
+        <v>44586</v>
       </c>
       <c s="5" t="inlineStr" r="C93">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D93">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E93">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="94" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A94">
         <is>
-          <t xml:space="preserve">Julie Anita Shard</t>
+          <t xml:space="preserve">Christopher John GOULD</t>
         </is>
       </c>
       <c s="4" r="B94">
-        <v>44613</v>
+        <v>44602</v>
       </c>
       <c s="5" t="inlineStr" r="C94">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D94">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E94">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="95" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A95">
         <is>
-          <t xml:space="preserve">Gladys Fox</t>
+          <t xml:space="preserve">Julie Anita Shard</t>
         </is>
       </c>
       <c s="4" r="B95">
-        <v>44617</v>
+        <v>44613</v>
       </c>
       <c s="5" t="inlineStr" r="C95">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D95">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E95">
-        <v>72</v>
+        <v>55</v>
       </c>
     </row>
     <row r="96" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A96">
         <is>
-          <t xml:space="preserve">Angela Elizabeth MORGAN Or HURREN</t>
+          <t xml:space="preserve">Gladys Fox</t>
         </is>
       </c>
       <c s="4" r="B96">
-        <v>44618</v>
+        <v>44617</v>
       </c>
       <c s="5" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D96">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E96">
-        <v>60</v>
+        <v>72</v>
       </c>
     </row>
     <row r="97" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A97">
         <is>
-          <t xml:space="preserve">Julie Sheppard</t>
+          <t xml:space="preserve">Angela Elizabeth MORGAN Or HURREN</t>
         </is>
       </c>
       <c s="4" r="B97">
-        <v>44650</v>
+        <v>44618</v>
       </c>
       <c s="5" t="inlineStr" r="C97">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E97">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A98">
         <is>
-          <t xml:space="preserve">Jennifer Anne Eleanor Tilbrook</t>
+          <t xml:space="preserve">Julie Sheppard</t>
         </is>
       </c>
       <c s="4" r="B98">
-        <v>44653</v>
+        <v>44650</v>
       </c>
       <c s="5" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E98">
-        <v>80</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A99">
         <is>
-          <t xml:space="preserve">Colin William Burd</t>
+          <t xml:space="preserve">Jennifer Anne Eleanor Tilbrook</t>
         </is>
       </c>
       <c s="4" r="B99">
-        <v>44666</v>
+        <v>44653</v>
       </c>
       <c s="5" t="inlineStr" r="C99">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E99">
-        <v>57</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A100">
         <is>
-          <t xml:space="preserve">Rory Kerr Stockton</t>
+          <t xml:space="preserve">Colin William Burd</t>
         </is>
       </c>
       <c s="4" r="B100">
-        <v>44670</v>
+        <v>44666</v>
       </c>
       <c s="5" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E100">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="101" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A101">
         <is>
-          <t xml:space="preserve">Dawn Diana Carter</t>
+          <t xml:space="preserve">Rory Kerr Stockton</t>
         </is>
       </c>
       <c s="4" r="B101">
-        <v>44682</v>
+        <v>44670</v>
       </c>
       <c s="5" t="inlineStr" r="C101">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E101">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="102" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A102">
         <is>
-          <t xml:space="preserve">Wilheim Wittenburg</t>
+          <t xml:space="preserve">Dawn Diana Carter</t>
         </is>
       </c>
       <c s="4" r="B102">
-        <v>44697</v>
+        <v>44682</v>
       </c>
       <c s="5" t="inlineStr" r="C102">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E102">
-        <v>80</v>
+        <v>61</v>
       </c>
     </row>
     <row r="103" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A103">
         <is>
-          <t xml:space="preserve">David Tritton</t>
+          <t xml:space="preserve">Wilheim Wittenburg</t>
         </is>
       </c>
       <c s="4" r="B103">
-        <v>44700</v>
+        <v>44697</v>
       </c>
       <c s="5" t="inlineStr" r="C103">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E103">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="104" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A104">
         <is>
-          <t xml:space="preserve">Carole Pamela Sapsford</t>
+          <t xml:space="preserve">David Tritton</t>
         </is>
       </c>
       <c s="4" r="B104">
-        <v>44729</v>
+        <v>44700</v>
       </c>
       <c s="5" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E104">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="105" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A105">
         <is>
-          <t xml:space="preserve">Robin Sweeting</t>
+          <t xml:space="preserve">Carole Pamela Sapsford</t>
         </is>
       </c>
       <c s="4" r="B105">
-        <v>44755</v>
+        <v>44729</v>
       </c>
       <c s="5" t="inlineStr" r="C105">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E105">
-        <v>67</v>
+        <v>78</v>
       </c>
     </row>
     <row r="106" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A106">
         <is>
-          <t xml:space="preserve">John Scott Holloway</t>
+          <t xml:space="preserve">Robin Sweeting</t>
         </is>
       </c>
       <c s="4" r="B106">
-        <v>44822</v>
+        <v>44755</v>
       </c>
       <c s="5" t="inlineStr" r="C106">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E106">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="107" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A107">
         <is>
-          <t xml:space="preserve">Richard Paul Register</t>
+          <t xml:space="preserve">John Scott Holloway</t>
         </is>
       </c>
       <c s="4" r="B107">
-        <v>44825</v>
+        <v>44822</v>
       </c>
       <c s="5" t="inlineStr" r="C107">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D107">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E107">
-        <v>77</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A108">
         <is>
-          <t xml:space="preserve">Michael Robin Maguire</t>
+          <t xml:space="preserve">Richard Paul Register</t>
         </is>
       </c>
       <c s="4" r="B108">
-        <v>44833</v>
+        <v>44825</v>
       </c>
       <c s="5" t="inlineStr" r="C108">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D108">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E108">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="109" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A109">
         <is>
-          <t xml:space="preserve">Darren Michael BLAYNEY</t>
+          <t xml:space="preserve">Michael Robin Maguire</t>
         </is>
       </c>
       <c s="4" r="B109">
-        <v>44840</v>
+        <v>44833</v>
       </c>
       <c s="5" t="inlineStr" r="C109">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E109">
-        <v>43</v>
+        <v>70</v>
       </c>
     </row>
     <row r="110" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A110">
         <is>
-          <t xml:space="preserve">Maslina Thomson</t>
+          <t xml:space="preserve">Darren Michael BLAYNEY</t>
         </is>
       </c>
       <c s="4" r="B110">
-        <v>44845</v>
+        <v>44840</v>
       </c>
       <c s="5" t="inlineStr" r="C110">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E110">
-        <v>56</v>
+        <v>43</v>
       </c>
     </row>
     <row r="111" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A111">
         <is>
-          <t xml:space="preserve">John Arthur Piper</t>
+          <t xml:space="preserve">Maslina Thomson</t>
         </is>
       </c>
       <c s="4" r="B111">
-        <v>44878</v>
+        <v>44845</v>
       </c>
       <c s="5" t="inlineStr" r="C111">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E111">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="112" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A112">
         <is>
-          <t xml:space="preserve">Michael Allen Sawyers</t>
+          <t xml:space="preserve">Shawn David McDougall</t>
         </is>
       </c>
       <c s="4" r="B112">
-        <v>44893</v>
+        <v>44868</v>
       </c>
       <c s="5" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D112">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E112">
-        <v>72</v>
+        <v>59</v>
       </c>
     </row>
     <row r="113" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A113">
         <is>
-          <t xml:space="preserve">Susan Elizabeth Johnson</t>
+          <t xml:space="preserve">John Arthur Piper</t>
         </is>
       </c>
       <c s="4" r="B113">
-        <v>44909</v>
+        <v>44878</v>
       </c>
       <c s="5" t="inlineStr" r="C113">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E113">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A114">
         <is>
-          <t xml:space="preserve">Melvin Hammond</t>
+          <t xml:space="preserve">Michael Allen Sawyers</t>
         </is>
       </c>
       <c s="4" r="B114">
-        <v>44916</v>
+        <v>44893</v>
       </c>
       <c s="5" t="inlineStr" r="C114">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E114">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="115" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A115">
         <is>
-          <t xml:space="preserve">David John Raines</t>
+          <t xml:space="preserve">Susan Elizabeth Johnson</t>
         </is>
       </c>
       <c s="4" r="B115">
-        <v>44919</v>
+        <v>44909</v>
       </c>
       <c s="5" t="inlineStr" r="C115">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E115">
-        <v>71</v>
+        <v>61</v>
       </c>
     </row>
     <row r="116" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A116">
         <is>
-          <t xml:space="preserve">David Carr</t>
+          <t xml:space="preserve">Chansai Paget-Clark</t>
         </is>
       </c>
       <c s="4" r="B116">
-        <v>44927</v>
+        <v>44914</v>
       </c>
       <c s="5" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E116">
         <v>57</v>
       </c>
     </row>
     <row r="117" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A117">
         <is>
-          <t xml:space="preserve">Karl Roy Bramwell</t>
+          <t xml:space="preserve">Melvin Hammond</t>
         </is>
       </c>
       <c s="4" r="B117">
-        <v>44953</v>
+        <v>44916</v>
       </c>
       <c s="5" t="inlineStr" r="C117">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E117">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="118" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A118">
         <is>
-          <t xml:space="preserve">Terence Sisseam</t>
+          <t xml:space="preserve">David John Raines</t>
         </is>
       </c>
       <c s="4" r="B118">
-        <v>44979</v>
+        <v>44919</v>
       </c>
       <c s="5" t="inlineStr" r="C118">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E118">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="119" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A119">
         <is>
-          <t xml:space="preserve">Thomas Gibson</t>
+          <t xml:space="preserve">David Carr</t>
         </is>
       </c>
       <c s="4" r="B119">
-        <v>44992</v>
+        <v>44927</v>
       </c>
       <c s="5" t="inlineStr" r="C119">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E119">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="120" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A120">
         <is>
-          <t xml:space="preserve">Francis Thomas</t>
+          <t xml:space="preserve">Karl Roy Bramwell</t>
         </is>
       </c>
       <c s="4" r="B120">
-        <v>45016</v>
+        <v>44953</v>
       </c>
       <c s="5" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E120">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="121" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A121">
         <is>
-          <t xml:space="preserve">Mervyn Pritchard</t>
+          <t xml:space="preserve">Terence Sisseam</t>
         </is>
       </c>
       <c s="4" r="B121">
-        <v>45073</v>
+        <v>44979</v>
       </c>
       <c s="5" t="inlineStr" r="C121">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E121">
-        <v>94</v>
+        <v>78</v>
       </c>
     </row>
     <row r="122" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A122">
         <is>
-          <t xml:space="preserve">Peter Stephen Stacey</t>
+          <t xml:space="preserve">Stephen Raymond King</t>
         </is>
       </c>
       <c s="4" r="B122">
-        <v>45075</v>
+        <v>44987</v>
       </c>
       <c s="5" t="inlineStr" r="C122">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D122">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E122">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="123" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A123">
         <is>
-          <t xml:space="preserve">Kenneth Clarke</t>
+          <t xml:space="preserve">Thomas Gibson</t>
         </is>
       </c>
       <c s="4" r="B123">
-        <v>45110</v>
+        <v>44992</v>
       </c>
       <c s="5" t="inlineStr" r="C123">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E123">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="124" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A124">
         <is>
-          <t xml:space="preserve">Antonio Latella</t>
+          <t xml:space="preserve">Francis Thomas</t>
         </is>
       </c>
       <c s="4" r="B124">
-        <v>45201</v>
+        <v>45016</v>
       </c>
       <c s="5" t="inlineStr" r="C124">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E124">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
     <row r="125" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A125">
         <is>
-          <t xml:space="preserve">Patrick Hedderman</t>
+          <t xml:space="preserve">Mervyn Pritchard</t>
         </is>
       </c>
       <c s="4" r="B125">
-        <v>45208</v>
+        <v>45073</v>
       </c>
       <c s="5" t="inlineStr" r="C125">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E125">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="126" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A126">
         <is>
-          <t xml:space="preserve">Stefan Alexander Scott Farley</t>
+          <t xml:space="preserve">Peter Stephen Stacey</t>
         </is>
       </c>
       <c s="4" r="B126">
-        <v>45229</v>
+        <v>45075</v>
       </c>
       <c s="5" t="inlineStr" r="C126">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E126">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="127" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A127">
         <is>
-          <t xml:space="preserve">Paul Chapman</t>
+          <t xml:space="preserve">Kenneth Clarke</t>
         </is>
       </c>
       <c s="4" r="B127">
-        <v>45261</v>
+        <v>45110</v>
       </c>
       <c s="5" t="inlineStr" r="C127">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D127">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E127">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="128" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A128">
         <is>
-          <t xml:space="preserve">Derek Vincent De Mello</t>
+          <t xml:space="preserve">Bernard Morris</t>
         </is>
       </c>
       <c s="4" r="B128">
-        <v>45265</v>
+        <v>45113</v>
       </c>
       <c s="5" t="inlineStr" r="C128">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D128">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E128">
-        <v>69</v>
+        <v>79</v>
       </c>
     </row>
     <row r="129" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A129">
         <is>
-          <t xml:space="preserve">Christopher Egbue</t>
+          <t xml:space="preserve">Antonio Latella</t>
         </is>
       </c>
       <c s="4" r="B129">
-        <v>45274</v>
+        <v>45201</v>
       </c>
       <c s="5" t="inlineStr" r="C129">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D129">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E129">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="130" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A130">
         <is>
-          <t xml:space="preserve">Terence John Gay</t>
+          <t xml:space="preserve">Patrick Hedderman</t>
         </is>
       </c>
       <c s="4" r="B130">
-        <v>45291</v>
+        <v>45208</v>
       </c>
       <c s="5" t="inlineStr" r="C130">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D130">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E130">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="131" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A131">
         <is>
-          <t xml:space="preserve">Stephen Roberts</t>
+          <t xml:space="preserve">Graham Narroway</t>
         </is>
       </c>
       <c s="4" r="B131">
-        <v>45295</v>
+        <v>45211</v>
       </c>
       <c s="5" t="inlineStr" r="C131">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D131">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E131">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="132" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A132">
         <is>
-          <t xml:space="preserve">Alan Eric Kelly</t>
+          <t xml:space="preserve">Stefan Alexander Scott Farley</t>
         </is>
       </c>
       <c s="4" r="B132">
-        <v>45298</v>
+        <v>45229</v>
       </c>
       <c s="5" t="inlineStr" r="C132">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E132">
-        <v>62</v>
+        <v>32</v>
       </c>
     </row>
     <row r="133" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A133">
         <is>
-          <t xml:space="preserve">Victor Askew</t>
+          <t xml:space="preserve">Leslie John Pennell</t>
         </is>
       </c>
       <c s="4" r="B133">
-        <v>45311</v>
+        <v>45254</v>
       </c>
       <c s="5" t="inlineStr" r="C133">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E133">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="134" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A134">
         <is>
-          <t xml:space="preserve">Zbynek Matejcek</t>
+          <t xml:space="preserve">Paul Chapman</t>
         </is>
       </c>
       <c s="4" r="B134">
-        <v>45351</v>
+        <v>45261</v>
       </c>
       <c s="5" t="inlineStr" r="C134">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E134">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="135" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A135">
         <is>
-          <t xml:space="preserve">Brian Ellis</t>
+          <t xml:space="preserve">Derek Vincent De Mello</t>
         </is>
       </c>
       <c s="4" r="B135">
-        <v>45381</v>
+        <v>45265</v>
       </c>
       <c s="5" t="inlineStr" r="C135">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E135">
-        <v>79</v>
+        <v>69</v>
       </c>
     </row>
     <row r="136" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A136">
         <is>
-          <t xml:space="preserve">Maria Abreu</t>
+          <t xml:space="preserve">Christopher Egbue</t>
         </is>
       </c>
       <c s="4" r="B136">
-        <v>45449</v>
+        <v>45274</v>
       </c>
       <c s="5" t="inlineStr" r="C136">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E136">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="137" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A137">
         <is>
-          <t xml:space="preserve">Lee Sturley</t>
+          <t xml:space="preserve">David  John Hammond</t>
         </is>
       </c>
       <c s="4" r="B137">
-        <v>45460</v>
+        <v>45290</v>
       </c>
       <c s="5" t="inlineStr" r="C137">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E137">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="138" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A138">
         <is>
-          <t xml:space="preserve">Leonard Edward Whenmouth</t>
+          <t xml:space="preserve">David Peter Copas</t>
         </is>
       </c>
       <c s="4" r="B138">
-        <v>45467</v>
+        <v>45291</v>
       </c>
       <c s="5" t="inlineStr" r="C138">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E138">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="139" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A139">
         <is>
-          <t xml:space="preserve">Tania Dawn Campbell</t>
+          <t xml:space="preserve">Terence John Gay</t>
         </is>
       </c>
       <c s="4" r="B139">
-        <v>45489</v>
+        <v>45291</v>
       </c>
       <c s="5" t="inlineStr" r="C139">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E139">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="140" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A140">
         <is>
-          <t xml:space="preserve">June Ashdown</t>
+          <t xml:space="preserve">Colin Deakin</t>
         </is>
       </c>
       <c s="4" r="B140">
-        <v>45496</v>
+        <v>45293</v>
       </c>
       <c s="5" t="inlineStr" r="C140">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E140">
-        <v>88</v>
+        <v>58</v>
       </c>
     </row>
     <row r="141" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A141">
         <is>
-          <t xml:space="preserve">Robert Wright</t>
+          <t xml:space="preserve">Stephen Roberts</t>
         </is>
       </c>
       <c s="4" r="B141">
-        <v>45509</v>
+        <v>45295</v>
       </c>
       <c s="5" t="inlineStr" r="C141">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E141">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="142" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A142">
         <is>
-          <t xml:space="preserve">Costel Axinte</t>
+          <t xml:space="preserve">Alan Eric Kelly</t>
         </is>
       </c>
       <c s="4" r="B142">
-        <v>45517</v>
+        <v>45298</v>
       </c>
       <c s="5" t="inlineStr" r="C142">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D142">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E142">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="143" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A143">
         <is>
-          <t xml:space="preserve">David John Spurgeon</t>
+          <t xml:space="preserve">Victor Askew</t>
         </is>
       </c>
       <c s="4" r="B143">
-        <v>45537</v>
+        <v>45311</v>
       </c>
       <c s="5" t="inlineStr" r="C143">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E143">
-        <v>50</v>
+        <v>74</v>
       </c>
     </row>
     <row r="144" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A144">
         <is>
-          <t xml:space="preserve">Michael Jones</t>
+          <t xml:space="preserve">Zbynek Matejcek</t>
         </is>
       </c>
       <c s="4" r="B144">
-        <v>45555</v>
+        <v>45351</v>
       </c>
       <c s="5" t="inlineStr" r="C144">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E144">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="145" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A145">
         <is>
-          <t xml:space="preserve">Peter James Field</t>
+          <t xml:space="preserve">Michael Douglas Royale</t>
         </is>
       </c>
       <c s="4" r="B145">
-        <v>45574</v>
+        <v>45380</v>
       </c>
       <c s="5" t="inlineStr" r="C145">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E145">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="146" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A146">
         <is>
-          <t xml:space="preserve">Michael Foster</t>
+          <t xml:space="preserve">Brian Ellis</t>
         </is>
       </c>
       <c s="4" r="B146">
-        <v>45599</v>
+        <v>45381</v>
       </c>
       <c s="5" t="inlineStr" r="C146">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E146">
-        <v>63</v>
+        <v>79</v>
       </c>
     </row>
     <row r="147" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A147">
         <is>
-          <t xml:space="preserve">Michael Smith</t>
+          <t xml:space="preserve">Maria Abreu</t>
         </is>
       </c>
       <c s="4" r="B147">
-        <v>45601</v>
+        <v>45449</v>
       </c>
       <c s="5" t="inlineStr" r="C147">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E147">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="148" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A148">
         <is>
-          <t xml:space="preserve">Geraldine Rose Marylin Wicker</t>
+          <t xml:space="preserve">Lee Sturley</t>
         </is>
       </c>
       <c s="4" r="B148">
-        <v>45622</v>
+        <v>45460</v>
       </c>
       <c s="5" t="inlineStr" r="C148">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E148">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="149" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A149">
         <is>
-          <t xml:space="preserve">Stephen Owen Pritchard</t>
+          <t xml:space="preserve">Leonard Edward Whenmouth</t>
         </is>
       </c>
       <c s="4" r="B149">
-        <v>45625</v>
+        <v>45467</v>
       </c>
       <c s="5" t="inlineStr" r="C149">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E149">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="150" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A150">
         <is>
-          <t xml:space="preserve">Wendy Pauline Bradley</t>
+          <t xml:space="preserve">Tania Dawn Campbell</t>
         </is>
       </c>
       <c s="4" r="B150">
-        <v>45626</v>
+        <v>45489</v>
       </c>
       <c s="5" t="inlineStr" r="C150">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E150">
-        <v>83</v>
+        <v>59</v>
       </c>
     </row>
     <row r="151" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A151">
         <is>
-          <t xml:space="preserve">Wendy Duffield</t>
+          <t xml:space="preserve">June Ashdown</t>
         </is>
       </c>
       <c s="4" r="B151">
-        <v>45639</v>
+        <v>45496</v>
       </c>
       <c s="5" t="inlineStr" r="C151">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E151">
-        <v>61</v>
+        <v>88</v>
       </c>
     </row>
     <row r="152" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A152">
         <is>
-          <t xml:space="preserve">Mr John Harris</t>
+          <t xml:space="preserve">Robert Wright</t>
         </is>
       </c>
       <c s="4" r="B152">
-        <v>45647</v>
+        <v>45509</v>
       </c>
       <c s="5" t="inlineStr" r="C152">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E152">
-        <v>80</v>
+        <v>61</v>
       </c>
     </row>
     <row r="153" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A153">
         <is>
-          <t xml:space="preserve">Michael (Anthony) Reed</t>
+          <t xml:space="preserve">Costel Axinte</t>
         </is>
       </c>
       <c s="4" r="B153">
-        <v>45653</v>
+        <v>45517</v>
       </c>
       <c s="5" t="inlineStr" r="C153">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E153">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="154" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A154">
         <is>
-          <t xml:space="preserve">Sylvia May Topliss</t>
+          <t xml:space="preserve">David John Spurgeon</t>
         </is>
       </c>
       <c s="4" r="B154">
-        <v>45680</v>
+        <v>45537</v>
       </c>
       <c s="5" t="inlineStr" r="C154">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E154">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A155">
         <is>
-          <t xml:space="preserve">Paul Fox - Hetherington</t>
+          <t xml:space="preserve">Michael Jones</t>
         </is>
       </c>
       <c s="4" r="B155">
-        <v>45683</v>
+        <v>45555</v>
       </c>
       <c s="5" t="inlineStr" r="C155">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E155">
-        <v>66</v>
+        <v>54</v>
       </c>
     </row>
     <row r="156" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A156">
         <is>
-          <t xml:space="preserve">Kenny Russell</t>
+          <t xml:space="preserve">Peter James Field</t>
         </is>
       </c>
       <c s="4" r="B156">
-        <v>45703</v>
+        <v>45574</v>
       </c>
       <c s="5" t="inlineStr" r="C156">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E156">
-        <v>49</v>
+        <v>71</v>
       </c>
     </row>
     <row r="157" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A157">
         <is>
-          <t xml:space="preserve">John Brochet</t>
+          <t xml:space="preserve">Michael Foster</t>
         </is>
       </c>
       <c s="4" r="B157">
-        <v>45731</v>
+        <v>45599</v>
       </c>
       <c s="5" t="inlineStr" r="C157">
         <is>
-          <t xml:space="preserve">Burial</t>
+          <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E157">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="158" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A158">
         <is>
-          <t xml:space="preserve">Steven Greenfield</t>
+          <t xml:space="preserve">Michael Smith</t>
         </is>
       </c>
       <c s="4" r="B158">
-        <v>45733</v>
+        <v>45601</v>
       </c>
       <c s="5" t="inlineStr" r="C158">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E158">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="159" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A159">
         <is>
-          <t xml:space="preserve">Michael Shirley</t>
+          <t xml:space="preserve">Geraldine Rose Marylin Wicker</t>
         </is>
       </c>
       <c s="4" r="B159">
-        <v>45758</v>
+        <v>45622</v>
       </c>
       <c s="5" t="inlineStr" r="C159">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E159">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="160" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A160">
         <is>
-          <t xml:space="preserve">Steven Rutter</t>
+          <t xml:space="preserve">Stephen Owen Pritchard</t>
         </is>
       </c>
       <c s="4" r="B160">
-        <v>45760</v>
+        <v>45625</v>
       </c>
       <c s="5" t="inlineStr" r="C160">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E160">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="161" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A161">
         <is>
-          <t xml:space="preserve">Barry John Cole</t>
+          <t xml:space="preserve">Wendy Pauline Bradley</t>
         </is>
       </c>
       <c s="4" r="B161">
-        <v>45761</v>
+        <v>45626</v>
       </c>
       <c s="5" t="inlineStr" r="C161">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E161">
-        <v>73</v>
+        <v>83</v>
       </c>
     </row>
     <row r="162" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A162">
         <is>
-          <t xml:space="preserve">Stephen Charles Halford</t>
+          <t xml:space="preserve">Wendy Duffield</t>
         </is>
       </c>
       <c s="4" r="B162">
-        <v>45818</v>
+        <v>45639</v>
       </c>
       <c s="5" t="inlineStr" r="C162">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D162">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E162">
-        <v>69</v>
+        <v>61</v>
       </c>
     </row>
     <row r="163" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A163">
         <is>
-          <t xml:space="preserve">David Robert Tees</t>
+          <t xml:space="preserve">Mr John Harris</t>
         </is>
       </c>
       <c s="4" r="B163">
-        <v>45828</v>
+        <v>45647</v>
       </c>
       <c s="5" t="inlineStr" r="C163">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E163">
-        <v>54</v>
+        <v>80</v>
       </c>
     </row>
     <row r="164" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A164">
         <is>
-          <t xml:space="preserve">Vanessa Bex</t>
+          <t xml:space="preserve">Michael (Anthony) Reed</t>
         </is>
       </c>
       <c s="4" r="B164">
-        <v>45852</v>
+        <v>45653</v>
       </c>
       <c s="5" t="inlineStr" r="C164">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E164">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="165" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A165">
         <is>
-          <t xml:space="preserve">Kevin Page</t>
+          <t xml:space="preserve">Sylvia May Topliss</t>
         </is>
       </c>
       <c s="4" r="B165">
-        <v>45861</v>
+        <v>45680</v>
       </c>
       <c s="5" t="inlineStr" r="C165">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E165">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="166" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A166">
         <is>
-          <t xml:space="preserve">Edward Box</t>
+          <t xml:space="preserve">Paul Fox - Hetherington</t>
         </is>
       </c>
       <c s="4" r="B166">
-        <v>45867</v>
+        <v>45683</v>
       </c>
       <c s="5" t="inlineStr" r="C166">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E166">
-        <v>83</v>
+        <v>66</v>
       </c>
     </row>
     <row r="167" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A167">
         <is>
-          <t xml:space="preserve">Antonio Martins</t>
+          <t xml:space="preserve">Kenny Russell</t>
         </is>
       </c>
       <c s="4" r="B167">
-        <v>45880</v>
+        <v>45703</v>
       </c>
       <c s="5" t="inlineStr" r="C167">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D167">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E167">
-        <v>86</v>
+        <v>49</v>
       </c>
     </row>
     <row r="168" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A168">
         <is>
-          <t xml:space="preserve">Anthony Charles Bowen</t>
+          <t xml:space="preserve">John Brochet</t>
         </is>
       </c>
       <c s="4" r="B168">
-        <v>45893</v>
+        <v>45731</v>
       </c>
       <c s="5" t="inlineStr" r="C168">
         <is>
-          <t xml:space="preserve">Cremation</t>
+          <t xml:space="preserve">Burial</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D168">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E168">
-        <v>63</v>
+        <v>76</v>
       </c>
     </row>
     <row r="169" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A169">
         <is>
-          <t xml:space="preserve">Robert Stephen BELL</t>
+          <t xml:space="preserve">Steven Greenfield</t>
         </is>
       </c>
       <c s="4" r="B169">
-        <v>45987</v>
+        <v>45733</v>
       </c>
       <c s="5" t="inlineStr" r="C169">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E169">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="170" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A170">
         <is>
-          <t xml:space="preserve">Keith Leslie Balding</t>
+          <t xml:space="preserve">Kenneth Laing</t>
         </is>
       </c>
       <c s="4" r="B170">
-        <v>46005</v>
+        <v>45741</v>
       </c>
       <c s="5" t="inlineStr" r="C170">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E170">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="171" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A171">
         <is>
-          <t xml:space="preserve">David Shaw</t>
+          <t xml:space="preserve">Michael Shirley</t>
         </is>
       </c>
       <c s="4" r="B171">
-        <v>46032</v>
+        <v>45758</v>
       </c>
       <c s="5" t="inlineStr" r="C171">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E171">
-        <v>57</v>
+        <v>68</v>
       </c>
     </row>
     <row r="172" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A172">
         <is>
-          <t xml:space="preserve">Charles Michael Payton Lane</t>
+          <t xml:space="preserve">Steven Rutter</t>
         </is>
       </c>
       <c s="4" r="B172">
-        <v>46038</v>
+        <v>45760</v>
       </c>
       <c s="5" t="inlineStr" r="C172">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D172">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E172">
-        <v>84</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A173">
         <is>
-          <t xml:space="preserve">Gerald Bollands</t>
+          <t xml:space="preserve">Barry John Cole</t>
         </is>
       </c>
       <c s="4" r="B173">
-        <v>46049</v>
+        <v>45761</v>
       </c>
       <c s="5" t="inlineStr" r="C173">
         <is>
           <t xml:space="preserve">Cremation</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c s="6" r="E173">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="174" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A174">
         <is>
+          <t xml:space="preserve">Neville Daniels</t>
+        </is>
+      </c>
+      <c s="4" r="B174">
+        <v>45785</v>
+      </c>
+      <c s="5" t="inlineStr" r="C174">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D174">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E174">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="175" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A175">
+        <is>
+          <t xml:space="preserve">Stephen Charles Halford</t>
+        </is>
+      </c>
+      <c s="4" r="B175">
+        <v>45818</v>
+      </c>
+      <c s="5" t="inlineStr" r="C175">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D175">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E175">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="176" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A176">
+        <is>
+          <t xml:space="preserve">David Robert Tees</t>
+        </is>
+      </c>
+      <c s="4" r="B176">
+        <v>45828</v>
+      </c>
+      <c s="5" t="inlineStr" r="C176">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D176">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E176">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="177" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A177">
+        <is>
+          <t xml:space="preserve">Vanessa Bex</t>
+        </is>
+      </c>
+      <c s="4" r="B177">
+        <v>45852</v>
+      </c>
+      <c s="5" t="inlineStr" r="C177">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D177">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E177">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="178" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A178">
+        <is>
+          <t xml:space="preserve">Kevin Page</t>
+        </is>
+      </c>
+      <c s="4" r="B178">
+        <v>45861</v>
+      </c>
+      <c s="5" t="inlineStr" r="C178">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D178">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E178">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="179" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A179">
+        <is>
+          <t xml:space="preserve">Edward Box</t>
+        </is>
+      </c>
+      <c s="4" r="B179">
+        <v>45867</v>
+      </c>
+      <c s="5" t="inlineStr" r="C179">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D179">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E179">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="180" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A180">
+        <is>
+          <t xml:space="preserve">Antonio Martins</t>
+        </is>
+      </c>
+      <c s="4" r="B180">
+        <v>45880</v>
+      </c>
+      <c s="5" t="inlineStr" r="C180">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D180">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E180">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="181" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A181">
+        <is>
+          <t xml:space="preserve">Anthony Charles Bowen</t>
+        </is>
+      </c>
+      <c s="4" r="B181">
+        <v>45893</v>
+      </c>
+      <c s="5" t="inlineStr" r="C181">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D181">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E181">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="182" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A182">
+        <is>
+          <t xml:space="preserve">David Prince</t>
+        </is>
+      </c>
+      <c s="4" r="B182">
+        <v>45944</v>
+      </c>
+      <c s="5" t="inlineStr" r="C182">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D182">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E182">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="183" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A183">
+        <is>
+          <t xml:space="preserve">Christopher J Perry</t>
+        </is>
+      </c>
+      <c s="4" r="B183">
+        <v>45974</v>
+      </c>
+      <c s="5" t="inlineStr" r="C183">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D183">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E183">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="184" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A184">
+        <is>
+          <t xml:space="preserve">Robert Stephen BELL</t>
+        </is>
+      </c>
+      <c s="4" r="B184">
+        <v>45987</v>
+      </c>
+      <c s="5" t="inlineStr" r="C184">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D184">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E184">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="185" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A185">
+        <is>
+          <t xml:space="preserve">Keith Leslie Balding</t>
+        </is>
+      </c>
+      <c s="4" r="B185">
+        <v>46005</v>
+      </c>
+      <c s="5" t="inlineStr" r="C185">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D185">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E185">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="186" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A186">
+        <is>
+          <t xml:space="preserve">Charles Michael Payton Lane</t>
+        </is>
+      </c>
+      <c s="4" r="B186">
+        <v>46038</v>
+      </c>
+      <c s="5" t="inlineStr" r="C186">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D186">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E186">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="187" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A187">
+        <is>
+          <t xml:space="preserve">Gerald Bollands</t>
+        </is>
+      </c>
+      <c s="4" r="B187">
+        <v>46049</v>
+      </c>
+      <c s="5" t="inlineStr" r="C187">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D187">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E187">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="188" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A188">
+        <is>
           <t xml:space="preserve">John Errington</t>
         </is>
       </c>
-      <c s="4" r="B174">
+      <c s="4" r="B188">
         <v>46091</v>
       </c>
-      <c s="5" t="inlineStr" r="C174">
-[...9 lines deleted...]
-      <c s="6" r="E174">
+      <c s="5" t="inlineStr" r="C188">
+        <is>
+          <t xml:space="preserve">Cremation</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="D188">
+        <is>
+          <t xml:space="preserve">No</t>
+        </is>
+      </c>
+      <c s="6" r="E188">
         <v>48</v>
       </c>
     </row>
-    <row r="175" ht="18" customHeight="0">
-      <c s="3" t="inlineStr" r="A175">
+    <row r="189" ht="18" customHeight="0">
+      <c s="3" t="inlineStr" r="A189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="B175">
+      <c s="5" t="inlineStr" r="B189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="C175">
+      <c s="5" t="inlineStr" r="C189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="D175">
+      <c s="5" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="E175">
+      <c s="5" t="inlineStr" r="E189">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="176" ht="17.95" customHeight="0">
-      <c s="3" t="inlineStr" r="A176">
+    <row r="190" ht="18" customHeight="0">
+      <c s="3" t="inlineStr" r="A190">
         <is>
           <t xml:space="preserve">Data extracted on:</t>
         </is>
       </c>
-      <c s="4" r="B176">
-[...2 lines deleted...]
-      <c s="5" t="inlineStr" r="C176">
+      <c s="4" r="B190">
+        <v>46266</v>
+      </c>
+      <c s="5" t="inlineStr" r="C190">
         <is>
           <t xml:space="preserve">at</t>
         </is>
       </c>
-      <c s="5" t="inlineStr" r="D176">
-[...4 lines deleted...]
-      <c s="5" t="inlineStr" r="E176">
+      <c s="5" t="inlineStr" r="D190">
+        <is>
+          <t xml:space="preserve">2:00:11 AM</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="177" ht="0.05" customHeight="1"/>
   </sheetData>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>